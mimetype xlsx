--- v1 (2025-12-16)
+++ v2 (2026-06-24)
@@ -14797,51 +14797,51 @@
         <v>180</v>
       </c>
       <c r="L293" s="4">
         <v>180</v>
       </c>
       <c r="M293" s="4">
         <v>261</v>
       </c>
       <c r="N293" s="4"/>
       <c r="O293" s="4"/>
       <c r="P293" s="4"/>
       <c r="Q293" s="4"/>
       <c r="R293" s="4"/>
       <c r="S293" s="4">
         <v>1581</v>
       </c>
     </row>
     <row r="294" spans="1:19">
       <c r="A294" s="9">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>305</v>
       </c>
       <c r="C294">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D294" t="s">
         <v>130</v>
       </c>
       <c r="E294" s="4" t="s">
         <v>298</v>
       </c>
       <c r="F294" s="4">
         <v>240</v>
       </c>
       <c r="G294" s="4">
         <v>180</v>
       </c>
       <c r="H294" s="4">
         <v>180</v>
       </c>
       <c r="I294" s="4">
         <v>180</v>
       </c>
       <c r="J294" s="4">
         <v>180</v>
       </c>
       <c r="K294" s="4">
         <v>180</v>
       </c>
@@ -18941,51 +18941,51 @@
       </c>
       <c r="K387" s="4">
         <v>180</v>
       </c>
       <c r="L387" s="4">
         <v>180</v>
       </c>
       <c r="M387" s="4"/>
       <c r="N387" s="4"/>
       <c r="O387" s="4"/>
       <c r="P387" s="4"/>
       <c r="Q387" s="4"/>
       <c r="R387" s="4"/>
       <c r="S387" s="4">
         <v>1248</v>
       </c>
     </row>
     <row r="388" spans="1:19">
       <c r="A388" s="9">
         <v>22</v>
       </c>
       <c r="B388" t="s">
         <v>372</v>
       </c>
       <c r="C388">
-        <v>20294</v>
+        <v>92658</v>
       </c>
       <c r="D388" t="s">
         <v>101</v>
       </c>
       <c r="E388" s="4" t="s">
         <v>355</v>
       </c>
       <c r="F388" s="4">
         <v>199</v>
       </c>
       <c r="G388" s="4">
         <v>180</v>
       </c>
       <c r="H388" s="4">
         <v>180</v>
       </c>
       <c r="I388" s="4">
         <v>180</v>
       </c>
       <c r="J388" s="4">
         <v>141</v>
       </c>
       <c r="K388" s="4">
         <v>180</v>
       </c>