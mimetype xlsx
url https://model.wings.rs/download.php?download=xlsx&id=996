--- v2 (2026-06-24)
+++ v3 (2026-08-14)
@@ -671,51 +671,51 @@
   <si>
     <t>Pavel Fejt</t>
   </si>
   <si>
     <t>Dag Edvard Larsen</t>
   </si>
   <si>
     <t>Svetozar Gostojić</t>
   </si>
   <si>
     <t>Khangal Bayar-Erdene</t>
   </si>
   <si>
     <t>Matti Lihtamo</t>
   </si>
   <si>
     <t>Soniboj Sabo</t>
   </si>
   <si>
     <t>Božo Grubić</t>
   </si>
   <si>
     <t>Lorenzo Morandini</t>
   </si>
   <si>
-    <t>Andreea Popa</t>
+    <t>Andreea Popescu</t>
   </si>
   <si>
     <t>Chengyuxuan Zhen</t>
   </si>
   <si>
     <t>Ants Selgoja</t>
   </si>
   <si>
     <t>Bobir Khamidov</t>
   </si>
   <si>
     <t>Artur  Khudoyan</t>
   </si>
   <si>
     <t>ARM</t>
   </si>
   <si>
     <t>Tatyana Tretyakova</t>
   </si>
   <si>
     <t>KAZ</t>
   </si>
   <si>
     <t>Maria  Tanner</t>
   </si>
@@ -18941,51 +18941,51 @@
       </c>
       <c r="K387" s="4">
         <v>180</v>
       </c>
       <c r="L387" s="4">
         <v>180</v>
       </c>
       <c r="M387" s="4"/>
       <c r="N387" s="4"/>
       <c r="O387" s="4"/>
       <c r="P387" s="4"/>
       <c r="Q387" s="4"/>
       <c r="R387" s="4"/>
       <c r="S387" s="4">
         <v>1248</v>
       </c>
     </row>
     <row r="388" spans="1:19">
       <c r="A388" s="9">
         <v>22</v>
       </c>
       <c r="B388" t="s">
         <v>372</v>
       </c>
       <c r="C388">
-        <v>92658</v>
+        <v>20294</v>
       </c>
       <c r="D388" t="s">
         <v>101</v>
       </c>
       <c r="E388" s="4" t="s">
         <v>355</v>
       </c>
       <c r="F388" s="4">
         <v>199</v>
       </c>
       <c r="G388" s="4">
         <v>180</v>
       </c>
       <c r="H388" s="4">
         <v>180</v>
       </c>
       <c r="I388" s="4">
         <v>180</v>
       </c>
       <c r="J388" s="4">
         <v>141</v>
       </c>
       <c r="K388" s="4">
         <v>180</v>
       </c>
@@ -19787,51 +19787,51 @@
       </c>
       <c r="K405" s="4">
         <v>180</v>
       </c>
       <c r="L405" s="4">
         <v>144</v>
       </c>
       <c r="M405" s="4"/>
       <c r="N405" s="4"/>
       <c r="O405" s="4"/>
       <c r="P405" s="4"/>
       <c r="Q405" s="4"/>
       <c r="R405" s="4"/>
       <c r="S405" s="4">
         <v>1143</v>
       </c>
     </row>
     <row r="406" spans="1:19">
       <c r="A406" s="9">
         <v>40</v>
       </c>
       <c r="B406" t="s">
         <v>386</v>
       </c>
       <c r="C406">
-        <v>178598</v>
+        <v>91823</v>
       </c>
       <c r="D406" t="s">
         <v>130</v>
       </c>
       <c r="E406" s="4" t="s">
         <v>355</v>
       </c>
       <c r="F406" s="4">
         <v>240</v>
       </c>
       <c r="G406" s="4">
         <v>180</v>
       </c>
       <c r="H406" s="4">
         <v>64</v>
       </c>
       <c r="I406" s="4">
         <v>106</v>
       </c>
       <c r="J406" s="4">
         <v>180</v>
       </c>
       <c r="K406" s="4">
         <v>180</v>
       </c>