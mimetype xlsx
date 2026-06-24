--- v0 (2025-11-13)
+++ v1 (2026-06-24)
@@ -4170,51 +4170,51 @@
       <c r="J80" s="4">
         <v>180</v>
       </c>
       <c r="K80" s="4"/>
       <c r="L80" s="4"/>
       <c r="M80" s="4">
         <v>203</v>
       </c>
       <c r="N80" s="4"/>
       <c r="O80" s="4"/>
       <c r="P80" s="4"/>
       <c r="Q80" s="4"/>
       <c r="R80" s="4"/>
       <c r="S80" s="4">
         <v>1223</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" s="9">
         <v>2</v>
       </c>
       <c r="B81" t="s">
         <v>110</v>
       </c>
       <c r="C81">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D81" t="s">
         <v>78</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>109</v>
       </c>
       <c r="F81" s="4">
         <v>240</v>
       </c>
       <c r="G81" s="4">
         <v>240</v>
       </c>
       <c r="H81" s="4">
         <v>180</v>
       </c>
       <c r="I81" s="4">
         <v>180</v>
       </c>
       <c r="J81" s="4">
         <v>180</v>
       </c>
       <c r="K81" s="4"/>
       <c r="L81" s="4"/>
       <c r="M81" s="4">
@@ -4868,51 +4868,51 @@
       </c>
       <c r="O101" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P101" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S101" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" s="9">
         <v>1</v>
       </c>
       <c r="B102" t="s">
         <v>126</v>
       </c>
       <c r="C102">
-        <v>20294</v>
+        <v>92658</v>
       </c>
       <c r="D102" t="s">
         <v>85</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>127</v>
       </c>
       <c r="F102" s="4">
         <v>240</v>
       </c>
       <c r="G102" s="4">
         <v>240</v>
       </c>
       <c r="H102" s="4">
         <v>180</v>
       </c>
       <c r="I102" s="4">
         <v>180</v>
       </c>
       <c r="J102" s="4">
         <v>180</v>
       </c>
       <c r="K102" s="4"/>
       <c r="L102" s="4"/>
       <c r="M102" s="4">