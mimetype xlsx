--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -4679,50 +4679,53 @@
       <c r="I94" s="4">
         <v>120</v>
       </c>
       <c r="J94" s="4">
         <v>75</v>
       </c>
       <c r="K94" s="4"/>
       <c r="L94" s="4"/>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="4"/>
       <c r="P94" s="4"/>
       <c r="Q94" s="4"/>
       <c r="R94" s="4"/>
       <c r="S94" s="4">
         <v>512</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" s="9">
         <v>4</v>
       </c>
       <c r="B95" t="s">
         <v>122</v>
       </c>
+      <c r="C95">
+        <v>178358</v>
+      </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>119</v>
       </c>
       <c r="F95" s="4">
         <v>120</v>
       </c>
       <c r="G95" s="4">
         <v>21</v>
       </c>
       <c r="H95" s="4">
         <v>89</v>
       </c>
       <c r="I95" s="4">
         <v>67</v>
       </c>
       <c r="J95" s="4"/>
       <c r="K95" s="4"/>
       <c r="L95" s="4"/>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="4"/>
       <c r="P95" s="4"/>
@@ -4868,51 +4871,51 @@
       </c>
       <c r="O101" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P101" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S101" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" s="9">
         <v>1</v>
       </c>
       <c r="B102" t="s">
         <v>126</v>
       </c>
       <c r="C102">
-        <v>92658</v>
+        <v>20294</v>
       </c>
       <c r="D102" t="s">
         <v>85</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>127</v>
       </c>
       <c r="F102" s="4">
         <v>240</v>
       </c>
       <c r="G102" s="4">
         <v>240</v>
       </c>
       <c r="H102" s="4">
         <v>180</v>
       </c>
       <c r="I102" s="4">
         <v>180</v>
       </c>
       <c r="J102" s="4">
         <v>180</v>
       </c>
       <c r="K102" s="4"/>
       <c r="L102" s="4"/>
       <c r="M102" s="4">