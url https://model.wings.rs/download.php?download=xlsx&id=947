--- v0 (2025-11-13)
+++ v1 (2026-06-25)
@@ -4798,51 +4798,51 @@
         <v>180</v>
       </c>
       <c r="J94" s="4">
         <v>128</v>
       </c>
       <c r="K94" s="4"/>
       <c r="L94" s="4"/>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="4"/>
       <c r="P94" s="4"/>
       <c r="Q94" s="4"/>
       <c r="R94" s="4"/>
       <c r="S94" s="4">
         <v>931</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" s="9">
         <v>5</v>
       </c>
       <c r="B95" t="s">
         <v>123</v>
       </c>
       <c r="C95">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D95" t="s">
         <v>82</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>119</v>
       </c>
       <c r="F95" s="4">
         <v>240</v>
       </c>
       <c r="G95" s="4">
         <v>130</v>
       </c>
       <c r="H95" s="4">
         <v>180</v>
       </c>
       <c r="I95" s="4">
         <v>180</v>
       </c>
       <c r="J95" s="4">
         <v>180</v>
       </c>
       <c r="K95" s="4"/>
       <c r="L95" s="4"/>
       <c r="M95" s="4"/>
@@ -5383,51 +5383,51 @@
       </c>
       <c r="O112" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P112" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S112" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" s="9">
         <v>1</v>
       </c>
       <c r="B113" t="s">
         <v>134</v>
       </c>
       <c r="C113">
-        <v>20294</v>
+        <v>92658</v>
       </c>
       <c r="D113" t="s">
         <v>34</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>135</v>
       </c>
       <c r="F113" s="4">
         <v>240</v>
       </c>
       <c r="G113" s="4">
         <v>240</v>
       </c>
       <c r="H113" s="4">
         <v>180</v>
       </c>
       <c r="I113" s="4">
         <v>180</v>
       </c>
       <c r="J113" s="4">
         <v>180</v>
       </c>
       <c r="K113" s="4"/>
       <c r="L113" s="4"/>
       <c r="M113" s="4">