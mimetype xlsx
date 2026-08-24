--- v1 (2026-06-25)
+++ v2 (2026-08-24)
@@ -5178,50 +5178,53 @@
       <c r="I105" s="4">
         <v>120</v>
       </c>
       <c r="J105" s="4">
         <v>85</v>
       </c>
       <c r="K105" s="4"/>
       <c r="L105" s="4"/>
       <c r="M105" s="4"/>
       <c r="N105" s="4"/>
       <c r="O105" s="4"/>
       <c r="P105" s="4"/>
       <c r="Q105" s="4"/>
       <c r="R105" s="4"/>
       <c r="S105" s="4">
         <v>565</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" s="9">
         <v>4</v>
       </c>
       <c r="B106" t="s">
         <v>131</v>
       </c>
+      <c r="C106">
+        <v>178358</v>
+      </c>
       <c r="D106" t="s">
         <v>21</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>129</v>
       </c>
       <c r="F106" s="4">
         <v>120</v>
       </c>
       <c r="G106" s="4">
         <v>120</v>
       </c>
       <c r="H106" s="4">
         <v>120</v>
       </c>
       <c r="I106" s="4">
         <v>96</v>
       </c>
       <c r="J106" s="4">
         <v>93</v>
       </c>
       <c r="K106" s="4"/>
       <c r="L106" s="4"/>
       <c r="M106" s="4"/>
       <c r="N106" s="4"/>
@@ -5383,51 +5386,51 @@
       </c>
       <c r="O112" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P112" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S112" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" s="9">
         <v>1</v>
       </c>
       <c r="B113" t="s">
         <v>134</v>
       </c>
       <c r="C113">
-        <v>92658</v>
+        <v>20294</v>
       </c>
       <c r="D113" t="s">
         <v>34</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>135</v>
       </c>
       <c r="F113" s="4">
         <v>240</v>
       </c>
       <c r="G113" s="4">
         <v>240</v>
       </c>
       <c r="H113" s="4">
         <v>180</v>
       </c>
       <c r="I113" s="4">
         <v>180</v>
       </c>
       <c r="J113" s="4">
         <v>180</v>
       </c>
       <c r="K113" s="4"/>
       <c r="L113" s="4"/>
       <c r="M113" s="4">