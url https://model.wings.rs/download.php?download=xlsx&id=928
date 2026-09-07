--- v0 (2025-10-03)
+++ v1 (2026-09-07)
@@ -6635,77 +6635,77 @@
       </c>
       <c r="I132" s="4">
         <v>180</v>
       </c>
       <c r="J132" s="4">
         <v>180</v>
       </c>
       <c r="K132" s="4">
         <v>180</v>
       </c>
       <c r="L132" s="4"/>
       <c r="M132" s="4"/>
       <c r="N132" s="4"/>
       <c r="O132" s="4"/>
       <c r="P132" s="4"/>
       <c r="Q132" s="4"/>
       <c r="R132" s="4">
         <v>1380</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" s="9">
         <v>13</v>
       </c>
       <c r="C133" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D133" t="s">
         <v>111</v>
       </c>
       <c r="E133" s="4"/>
       <c r="F133" s="4"/>
       <c r="G133" s="4"/>
       <c r="H133" s="4"/>
       <c r="I133" s="4"/>
       <c r="J133" s="4"/>
       <c r="K133" s="4"/>
       <c r="L133" s="4"/>
       <c r="M133" s="4"/>
       <c r="N133" s="4"/>
       <c r="O133" s="4"/>
       <c r="P133" s="4"/>
       <c r="Q133" s="4"/>
       <c r="R133" s="4"/>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" s="10">
         <v>14</v>
       </c>
       <c r="B134" s="11"/>
       <c r="C134" s="11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D134" s="11" t="s">
         <v>111</v>
       </c>
       <c r="E134" s="12"/>
       <c r="F134" s="12"/>
       <c r="G134" s="12"/>
       <c r="H134" s="12"/>
       <c r="I134" s="12"/>
       <c r="J134" s="12"/>
       <c r="K134" s="12"/>
       <c r="L134" s="12"/>
       <c r="M134" s="12"/>
       <c r="N134" s="12"/>
       <c r="O134" s="12"/>
       <c r="P134" s="12"/>
       <c r="Q134" s="12"/>
       <c r="R134" s="13"/>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>