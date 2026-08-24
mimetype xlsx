--- v0 (2025-11-13)
+++ v1 (2026-08-24)
@@ -596,51 +596,51 @@
   <si>
     <t>Michael Seifert</t>
   </si>
   <si>
     <t>Philip Ball</t>
   </si>
   <si>
     <t>Haris Jusufbasic</t>
   </si>
   <si>
     <t>Yehonatan Segev</t>
   </si>
   <si>
     <t>Pavol Polonec</t>
   </si>
   <si>
     <t>Louison Jacquemin</t>
   </si>
   <si>
     <t>Mehmet Saim Gurer</t>
   </si>
   <si>
     <t>Alfred Andrist</t>
   </si>
   <si>
-    <t>Andreea Popa</t>
+    <t>Andreea Popescu</t>
   </si>
   <si>
     <t>Villem Vackermann</t>
   </si>
   <si>
     <t>Kateryna Velychko</t>
   </si>
   <si>
     <t>Oleksandr Starov</t>
   </si>
   <si>
     <t>Genko N. Petrov</t>
   </si>
   <si>
     <t>Imola Váradiné Fodor</t>
   </si>
   <si>
     <t>Jean Luc Bodin</t>
   </si>
   <si>
     <t>Boris Markušić</t>
   </si>
   <si>
     <t>Matti Lihtamo</t>
   </si>
@@ -3675,51 +3675,51 @@
       </c>
       <c r="K49" s="4">
         <v>180</v>
       </c>
       <c r="L49" s="4">
         <v>180</v>
       </c>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="4">
         <v>1329</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="9">
         <v>48</v>
       </c>
       <c r="B50" t="s">
         <v>91</v>
       </c>
       <c r="C50">
-        <v>83383</v>
+        <v>110861</v>
       </c>
       <c r="D50" t="s">
         <v>51</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="4">
         <v>240</v>
       </c>
       <c r="G50" s="4">
         <v>173</v>
       </c>
       <c r="H50" s="4">
         <v>180</v>
       </c>
       <c r="I50" s="4">
         <v>180</v>
       </c>
       <c r="J50" s="4">
         <v>180</v>
       </c>
       <c r="K50" s="4">
         <v>180</v>
       </c>