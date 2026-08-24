--- v0 (2026-03-15)
+++ v1 (2026-08-24)
@@ -4931,51 +4931,51 @@
       <c r="J99" s="4">
         <v>180</v>
       </c>
       <c r="K99" s="4"/>
       <c r="L99" s="4"/>
       <c r="M99" s="4">
         <v>444</v>
       </c>
       <c r="N99" s="4"/>
       <c r="O99" s="4"/>
       <c r="P99" s="4"/>
       <c r="Q99" s="4"/>
       <c r="R99" s="4"/>
       <c r="S99" s="4">
         <v>1404</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" s="9">
         <v>2</v>
       </c>
       <c r="B100" t="s">
         <v>127</v>
       </c>
       <c r="C100">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D100" t="s">
         <v>105</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>126</v>
       </c>
       <c r="F100" s="4">
         <v>240</v>
       </c>
       <c r="G100" s="4">
         <v>180</v>
       </c>
       <c r="H100" s="4">
         <v>180</v>
       </c>
       <c r="I100" s="4">
         <v>180</v>
       </c>
       <c r="J100" s="4">
         <v>180</v>
       </c>
       <c r="K100" s="4"/>
       <c r="L100" s="4"/>
       <c r="M100" s="4">