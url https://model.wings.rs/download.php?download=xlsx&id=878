--- v0 (2025-11-08)
+++ v1 (2026-08-24)
@@ -4866,51 +4866,51 @@
         <v>120</v>
       </c>
       <c r="J99" s="4">
         <v>120</v>
       </c>
       <c r="K99" s="4"/>
       <c r="L99" s="4"/>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
       <c r="O99" s="4"/>
       <c r="P99" s="4"/>
       <c r="Q99" s="4"/>
       <c r="R99" s="4"/>
       <c r="S99" s="4">
         <v>766</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" s="9">
         <v>5</v>
       </c>
       <c r="B100" t="s">
         <v>129</v>
       </c>
       <c r="C100">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D100" t="s">
         <v>48</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>125</v>
       </c>
       <c r="F100" s="4">
         <v>240</v>
       </c>
       <c r="G100" s="4">
         <v>135</v>
       </c>
       <c r="H100" s="4">
         <v>120</v>
       </c>
       <c r="I100" s="4">
         <v>65</v>
       </c>
       <c r="J100" s="4">
         <v>120</v>
       </c>
       <c r="K100" s="4"/>
       <c r="L100" s="4"/>
       <c r="M100" s="4"/>