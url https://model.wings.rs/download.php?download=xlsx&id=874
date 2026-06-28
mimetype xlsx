--- v0 (2025-10-21)
+++ v1 (2026-06-28)
@@ -4127,51 +4127,51 @@
       <c r="J80" s="4">
         <v>180</v>
       </c>
       <c r="K80" s="4"/>
       <c r="L80" s="4"/>
       <c r="M80" s="4">
         <v>91</v>
       </c>
       <c r="N80" s="4"/>
       <c r="O80" s="4"/>
       <c r="P80" s="4"/>
       <c r="Q80" s="4"/>
       <c r="R80" s="4"/>
       <c r="S80" s="4">
         <v>991</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" s="9">
         <v>2</v>
       </c>
       <c r="B81" t="s">
         <v>113</v>
       </c>
       <c r="C81">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D81" t="s">
         <v>98</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>112</v>
       </c>
       <c r="F81" s="4">
         <v>180</v>
       </c>
       <c r="G81" s="4">
         <v>180</v>
       </c>
       <c r="H81" s="4">
         <v>180</v>
       </c>
       <c r="I81" s="4">
         <v>180</v>
       </c>
       <c r="J81" s="4">
         <v>180</v>
       </c>
       <c r="K81" s="4"/>
       <c r="L81" s="4"/>
       <c r="M81" s="4">
@@ -4426,51 +4426,51 @@
       </c>
       <c r="O89" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P89" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S89" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" s="9">
         <v>1</v>
       </c>
       <c r="B90" t="s">
         <v>120</v>
       </c>
       <c r="C90">
-        <v>20294</v>
+        <v>92658</v>
       </c>
       <c r="D90" t="s">
         <v>40</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>121</v>
       </c>
       <c r="F90" s="4">
         <v>180</v>
       </c>
       <c r="G90" s="4">
         <v>180</v>
       </c>
       <c r="H90" s="4">
         <v>180</v>
       </c>
       <c r="I90" s="4">
         <v>180</v>
       </c>
       <c r="J90" s="4">
         <v>180</v>
       </c>
       <c r="K90" s="4"/>
       <c r="L90" s="4"/>
       <c r="M90" s="4">