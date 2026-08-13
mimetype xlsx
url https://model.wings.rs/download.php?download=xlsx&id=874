--- v1 (2026-06-28)
+++ v2 (2026-08-13)
@@ -4426,51 +4426,51 @@
       </c>
       <c r="O89" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P89" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S89" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" s="9">
         <v>1</v>
       </c>
       <c r="B90" t="s">
         <v>120</v>
       </c>
       <c r="C90">
-        <v>92658</v>
+        <v>20294</v>
       </c>
       <c r="D90" t="s">
         <v>40</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>121</v>
       </c>
       <c r="F90" s="4">
         <v>180</v>
       </c>
       <c r="G90" s="4">
         <v>180</v>
       </c>
       <c r="H90" s="4">
         <v>180</v>
       </c>
       <c r="I90" s="4">
         <v>180</v>
       </c>
       <c r="J90" s="4">
         <v>180</v>
       </c>
       <c r="K90" s="4"/>
       <c r="L90" s="4"/>
       <c r="M90" s="4">