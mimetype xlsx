--- v0 (2025-10-09)
+++ v1 (2026-06-28)
@@ -9682,51 +9682,51 @@
         <v>180</v>
       </c>
       <c r="J203" s="4">
         <v>177</v>
       </c>
       <c r="K203" s="4"/>
       <c r="L203" s="4"/>
       <c r="M203" s="4"/>
       <c r="N203" s="4"/>
       <c r="O203" s="4"/>
       <c r="P203" s="4"/>
       <c r="Q203" s="4"/>
       <c r="R203" s="4"/>
       <c r="S203" s="4">
         <v>849</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" s="9">
         <v>17</v>
       </c>
       <c r="B204" t="s">
         <v>243</v>
       </c>
       <c r="C204">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D204" t="s">
         <v>41</v>
       </c>
       <c r="E204" s="4" t="s">
         <v>226</v>
       </c>
       <c r="F204" s="4">
         <v>180</v>
       </c>
       <c r="G204" s="4">
         <v>180</v>
       </c>
       <c r="H204" s="4">
         <v>180</v>
       </c>
       <c r="I204" s="4">
         <v>180</v>
       </c>
       <c r="J204" s="4"/>
       <c r="K204" s="4"/>
       <c r="L204" s="4"/>
       <c r="M204" s="4"/>
       <c r="N204" s="4"/>
       <c r="O204" s="4"/>
@@ -10471,51 +10471,51 @@
       </c>
       <c r="I224" s="4">
         <v>180</v>
       </c>
       <c r="J224" s="4"/>
       <c r="K224" s="4"/>
       <c r="L224" s="4"/>
       <c r="M224" s="4"/>
       <c r="N224" s="4"/>
       <c r="O224" s="4"/>
       <c r="P224" s="4"/>
       <c r="Q224" s="4"/>
       <c r="R224" s="4"/>
       <c r="S224" s="4">
         <v>720</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" s="9">
         <v>12</v>
       </c>
       <c r="B225" t="s">
         <v>261</v>
       </c>
       <c r="C225">
-        <v>20294</v>
+        <v>92658</v>
       </c>
       <c r="D225" t="s">
         <v>111</v>
       </c>
       <c r="E225" s="4" t="s">
         <v>251</v>
       </c>
       <c r="F225" s="4">
         <v>163</v>
       </c>
       <c r="G225" s="4">
         <v>180</v>
       </c>
       <c r="H225" s="4">
         <v>180</v>
       </c>
       <c r="I225" s="4">
         <v>180</v>
       </c>
       <c r="J225" s="4"/>
       <c r="K225" s="4"/>
       <c r="L225" s="4"/>
       <c r="M225" s="4"/>
       <c r="N225" s="4"/>
       <c r="O225" s="4"/>