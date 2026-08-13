--- v1 (2026-06-28)
+++ v2 (2026-08-13)
@@ -644,51 +644,51 @@
   <si>
     <t>Marc Marilier</t>
   </si>
   <si>
     <t>Yael Kleefeld</t>
   </si>
   <si>
     <t>Cristian Tutelea (J)</t>
   </si>
   <si>
     <t>Jozef Sobinovský</t>
   </si>
   <si>
     <t>Viorel Salistean</t>
   </si>
   <si>
     <t>Igor Nišević</t>
   </si>
   <si>
     <t>Muhammed Yasin Yıldız</t>
   </si>
   <si>
     <t>Roman Kalandra</t>
   </si>
   <si>
-    <t>Andreea Popa</t>
+    <t>Andreea Popescu</t>
   </si>
   <si>
     <t>Slađana Tomić Gostojić</t>
   </si>
   <si>
     <t>Martin Gecík</t>
   </si>
   <si>
     <t>Michal Svehla</t>
   </si>
   <si>
     <t>Halil Can Tezcan</t>
   </si>
   <si>
     <t>Oleh Ishchenko</t>
   </si>
   <si>
     <t>Igor Miertuš</t>
   </si>
   <si>
     <t>Milan Minárik</t>
   </si>
   <si>
     <t>Petr Hulik</t>
   </si>
@@ -10471,51 +10471,51 @@
       </c>
       <c r="I224" s="4">
         <v>180</v>
       </c>
       <c r="J224" s="4"/>
       <c r="K224" s="4"/>
       <c r="L224" s="4"/>
       <c r="M224" s="4"/>
       <c r="N224" s="4"/>
       <c r="O224" s="4"/>
       <c r="P224" s="4"/>
       <c r="Q224" s="4"/>
       <c r="R224" s="4"/>
       <c r="S224" s="4">
         <v>720</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" s="9">
         <v>12</v>
       </c>
       <c r="B225" t="s">
         <v>261</v>
       </c>
       <c r="C225">
-        <v>92658</v>
+        <v>20294</v>
       </c>
       <c r="D225" t="s">
         <v>111</v>
       </c>
       <c r="E225" s="4" t="s">
         <v>251</v>
       </c>
       <c r="F225" s="4">
         <v>163</v>
       </c>
       <c r="G225" s="4">
         <v>180</v>
       </c>
       <c r="H225" s="4">
         <v>180</v>
       </c>
       <c r="I225" s="4">
         <v>180</v>
       </c>
       <c r="J225" s="4"/>
       <c r="K225" s="4"/>
       <c r="L225" s="4"/>
       <c r="M225" s="4"/>
       <c r="N225" s="4"/>
       <c r="O225" s="4"/>