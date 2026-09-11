--- v0 (2025-12-05)
+++ v1 (2026-09-11)
@@ -4041,50 +4041,53 @@
       <c r="K68" s="4">
         <v>180</v>
       </c>
       <c r="L68" s="4">
         <v>180</v>
       </c>
       <c r="M68" s="4">
         <v>289</v>
       </c>
       <c r="N68" s="4"/>
       <c r="O68" s="4"/>
       <c r="P68" s="4"/>
       <c r="Q68" s="4"/>
       <c r="R68" s="4"/>
       <c r="S68" s="4">
         <v>1609</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" s="9">
         <v>26</v>
       </c>
       <c r="B69" t="s">
         <v>99</v>
       </c>
+      <c r="C69">
+        <v>184569</v>
+      </c>
       <c r="D69" t="s">
         <v>63</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>75</v>
       </c>
       <c r="F69" s="4">
         <v>240</v>
       </c>
       <c r="G69" s="4">
         <v>180</v>
       </c>
       <c r="H69" s="4">
         <v>180</v>
       </c>
       <c r="I69" s="4">
         <v>180</v>
       </c>
       <c r="J69" s="4">
         <v>180</v>
       </c>
       <c r="K69" s="4">
         <v>180</v>
       </c>
       <c r="L69" s="4">