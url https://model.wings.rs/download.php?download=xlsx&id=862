--- v0 (2025-12-05)
+++ v1 (2026-09-11)
@@ -3225,50 +3225,53 @@
       <c r="I57" s="4">
         <v>176</v>
       </c>
       <c r="J57" s="4">
         <v>180</v>
       </c>
       <c r="K57" s="4"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
       <c r="P57" s="4"/>
       <c r="Q57" s="4"/>
       <c r="R57" s="4"/>
       <c r="S57" s="4">
         <v>926</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" s="9">
         <v>26</v>
       </c>
       <c r="B58" t="s">
         <v>88</v>
       </c>
+      <c r="C58">
+        <v>184569</v>
+      </c>
       <c r="D58" t="s">
         <v>54</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>59</v>
       </c>
       <c r="F58" s="4">
         <v>233</v>
       </c>
       <c r="G58" s="4">
         <v>180</v>
       </c>
       <c r="H58" s="4">
         <v>150</v>
       </c>
       <c r="I58" s="4">
         <v>180</v>
       </c>
       <c r="J58" s="4">
         <v>180</v>
       </c>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>