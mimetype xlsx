--- v0 (2025-12-05)
+++ v1 (2026-09-11)
@@ -3891,50 +3891,53 @@
         <v>180</v>
       </c>
       <c r="K67" s="4">
         <v>180</v>
       </c>
       <c r="L67" s="4"/>
       <c r="M67" s="4">
         <v>202</v>
       </c>
       <c r="N67" s="4"/>
       <c r="O67" s="4"/>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="4"/>
       <c r="S67" s="4">
         <v>1402</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" s="9">
         <v>24</v>
       </c>
       <c r="B68" t="s">
         <v>99</v>
       </c>
+      <c r="C68">
+        <v>184569</v>
+      </c>
       <c r="D68" t="s">
         <v>69</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="F68" s="4">
         <v>240</v>
       </c>
       <c r="G68" s="4">
         <v>240</v>
       </c>
       <c r="H68" s="4">
         <v>180</v>
       </c>
       <c r="I68" s="4">
         <v>180</v>
       </c>
       <c r="J68" s="4">
         <v>180</v>
       </c>
       <c r="K68" s="4">
         <v>180</v>
       </c>
       <c r="L68" s="4"/>