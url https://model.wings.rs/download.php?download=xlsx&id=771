--- v0 (2025-10-25)
+++ v1 (2026-06-25)
@@ -11410,51 +11410,51 @@
         <v>180</v>
       </c>
       <c r="L228" s="4">
         <v>180</v>
       </c>
       <c r="M228" s="4">
         <v>362</v>
       </c>
       <c r="N228" s="4"/>
       <c r="O228" s="4"/>
       <c r="P228" s="4"/>
       <c r="Q228" s="4"/>
       <c r="R228" s="4"/>
       <c r="S228" s="4">
         <v>1742</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" s="9">
         <v>13</v>
       </c>
       <c r="B229" t="s">
         <v>231</v>
       </c>
       <c r="C229">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D229" t="s">
         <v>78</v>
       </c>
       <c r="E229" s="4" t="s">
         <v>220</v>
       </c>
       <c r="F229" s="4">
         <v>240</v>
       </c>
       <c r="G229" s="4">
         <v>240</v>
       </c>
       <c r="H229" s="4">
         <v>180</v>
       </c>
       <c r="I229" s="4">
         <v>180</v>
       </c>
       <c r="J229" s="4">
         <v>180</v>
       </c>
       <c r="K229" s="4">
         <v>180</v>
       </c>