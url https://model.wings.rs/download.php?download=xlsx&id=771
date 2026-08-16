--- v1 (2026-06-25)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>2022 FAI F1 European Championships - F1A individual results</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FAI ID</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
@@ -668,50 +668,53 @@
   <si>
     <t>Aleksandar Cvetanovski</t>
   </si>
   <si>
     <t>Muhammed Yasin Yıldız</t>
   </si>
   <si>
     <t>Jozef Sobinovský</t>
   </si>
   <si>
     <t>Janis Zarins</t>
   </si>
   <si>
     <t>Olha Kosylo</t>
   </si>
   <si>
     <t>Igor Nišević</t>
   </si>
   <si>
     <t>Damjan Meolic</t>
   </si>
   <si>
     <t>2022 FAI F1 European Championships - F1B team results</t>
   </si>
   <si>
+    <t>LATVIA</t>
+  </si>
+  <si>
     <t>2022 FAI F1 European Championships - F1C individual results</t>
   </si>
   <si>
     <t>Gauthier Briere</t>
   </si>
   <si>
     <t>F1C</t>
   </si>
   <si>
     <t>Ezra Shemesh</t>
   </si>
   <si>
     <t>Virginijus Furmaniukas</t>
   </si>
   <si>
     <t>Edward Burek</t>
   </si>
   <si>
     <t>Vyacheslav Aleksandrov</t>
   </si>
   <si>
     <t>Artem Babenko</t>
   </si>
   <si>
     <t>Svitlana Sychova</t>
@@ -771,50 +774,53 @@
     <t>Giorgio Venuti</t>
   </si>
   <si>
     <t>Alan Jack</t>
   </si>
   <si>
     <t>Michał Krężel</t>
   </si>
   <si>
     <t>Claus-Peter Wachtler</t>
   </si>
   <si>
     <t>Simon Dixon</t>
   </si>
   <si>
     <t>Danas Babenskas</t>
   </si>
   <si>
     <t>Kosta Stojanovski</t>
   </si>
   <si>
     <t>Gábor Zsengellér</t>
   </si>
   <si>
     <t>2022 FAI F1 European Championships - F1C team results</t>
+  </si>
+  <si>
+    <t>ESTONIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1205,54 +1211,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S268"/>
+  <dimension ref="A1:S270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="R268" sqref="R268"/>
+      <selection activeCell="R270" sqref="R270"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="6" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -3286,51 +3292,51 @@
       </c>
       <c r="K42" s="4">
         <v>180</v>
       </c>
       <c r="L42" s="4">
         <v>180</v>
       </c>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4">
         <v>1295</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="9">
         <v>41</v>
       </c>
       <c r="B43" t="s">
         <v>82</v>
       </c>
       <c r="C43">
-        <v>83383</v>
+        <v>110861</v>
       </c>
       <c r="D43" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="4">
         <v>240</v>
       </c>
       <c r="G43" s="4">
         <v>240</v>
       </c>
       <c r="H43" s="4">
         <v>180</v>
       </c>
       <c r="I43" s="4">
         <v>180</v>
       </c>
       <c r="J43" s="4">
         <v>90</v>
       </c>
       <c r="K43" s="4">
         <v>180</v>
       </c>
@@ -10322,289 +10328,289 @@
       </c>
       <c r="I202" s="4">
         <v>490</v>
       </c>
       <c r="J202" s="4">
         <v>540</v>
       </c>
       <c r="K202" s="4">
         <v>456</v>
       </c>
       <c r="L202" s="4"/>
       <c r="M202" s="4"/>
       <c r="N202" s="4"/>
       <c r="O202" s="4"/>
       <c r="P202" s="4"/>
       <c r="Q202" s="4"/>
       <c r="R202" s="4">
         <v>3866</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" s="9">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D203" t="s">
         <v>156</v>
       </c>
       <c r="E203" s="4">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="F203" s="4">
-        <v>617</v>
+        <v>711</v>
       </c>
       <c r="G203" s="4">
-        <v>540</v>
+        <v>455</v>
       </c>
       <c r="H203" s="4">
-        <v>381</v>
+        <v>450</v>
       </c>
       <c r="I203" s="4">
-        <v>540</v>
+        <v>504</v>
       </c>
       <c r="J203" s="4">
-        <v>540</v>
+        <v>466</v>
       </c>
       <c r="K203" s="4">
         <v>540</v>
       </c>
       <c r="L203" s="4"/>
       <c r="M203" s="4"/>
       <c r="N203" s="4"/>
       <c r="O203" s="4"/>
       <c r="P203" s="4"/>
       <c r="Q203" s="4"/>
       <c r="R203" s="4">
-        <v>3778</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" s="9">
         <v>16</v>
       </c>
       <c r="C204" t="s">
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="D204" t="s">
         <v>156</v>
       </c>
       <c r="E204" s="4">
-        <v>628</v>
+        <v>682</v>
       </c>
       <c r="F204" s="4">
-        <v>711</v>
+        <v>516</v>
       </c>
       <c r="G204" s="4">
-        <v>455</v>
+        <v>510</v>
       </c>
       <c r="H204" s="4">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="I204" s="4">
-        <v>504</v>
+        <v>540</v>
       </c>
       <c r="J204" s="4">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="K204" s="4">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="L204" s="4"/>
       <c r="M204" s="4"/>
       <c r="N204" s="4"/>
       <c r="O204" s="4"/>
       <c r="P204" s="4"/>
       <c r="Q204" s="4"/>
       <c r="R204" s="4">
-        <v>3754</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" s="9">
         <v>17</v>
       </c>
       <c r="C205" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
       <c r="D205" t="s">
         <v>156</v>
       </c>
       <c r="E205" s="4">
-        <v>682</v>
+        <v>501</v>
       </c>
       <c r="F205" s="4">
-        <v>516</v>
+        <v>597</v>
       </c>
       <c r="G205" s="4">
-        <v>510</v>
+        <v>540</v>
       </c>
       <c r="H205" s="4">
-        <v>470</v>
+        <v>540</v>
       </c>
       <c r="I205" s="4">
         <v>540</v>
       </c>
       <c r="J205" s="4">
-        <v>472</v>
+        <v>540</v>
       </c>
       <c r="K205" s="4">
-        <v>520</v>
+        <v>360</v>
       </c>
       <c r="L205" s="4"/>
       <c r="M205" s="4"/>
       <c r="N205" s="4"/>
       <c r="O205" s="4"/>
       <c r="P205" s="4"/>
       <c r="Q205" s="4"/>
       <c r="R205" s="4">
-        <v>3710</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" s="9">
         <v>18</v>
       </c>
       <c r="C206" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D206" t="s">
         <v>156</v>
       </c>
       <c r="E206" s="4">
-        <v>501</v>
+        <v>604</v>
       </c>
       <c r="F206" s="4">
-        <v>597</v>
+        <v>515</v>
       </c>
       <c r="G206" s="4">
-        <v>540</v>
+        <v>437</v>
       </c>
       <c r="H206" s="4">
-        <v>540</v>
+        <v>487</v>
       </c>
       <c r="I206" s="4">
-        <v>540</v>
+        <v>525</v>
       </c>
       <c r="J206" s="4">
         <v>540</v>
       </c>
       <c r="K206" s="4">
-        <v>360</v>
+        <v>488</v>
       </c>
       <c r="L206" s="4"/>
       <c r="M206" s="4"/>
       <c r="N206" s="4"/>
       <c r="O206" s="4"/>
       <c r="P206" s="4"/>
       <c r="Q206" s="4"/>
       <c r="R206" s="4">
-        <v>3618</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" s="9">
         <v>19</v>
       </c>
       <c r="C207" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="D207" t="s">
         <v>156</v>
       </c>
       <c r="E207" s="4">
-        <v>604</v>
+        <v>525</v>
       </c>
       <c r="F207" s="4">
-        <v>515</v>
+        <v>635</v>
       </c>
       <c r="G207" s="4">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="H207" s="4">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="I207" s="4">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="J207" s="4">
-        <v>540</v>
+        <v>460</v>
       </c>
       <c r="K207" s="4">
-        <v>488</v>
+        <v>417</v>
       </c>
       <c r="L207" s="4"/>
       <c r="M207" s="4"/>
       <c r="N207" s="4"/>
       <c r="O207" s="4"/>
       <c r="P207" s="4"/>
       <c r="Q207" s="4"/>
       <c r="R207" s="4">
-        <v>3596</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" s="9">
         <v>20</v>
       </c>
       <c r="C208" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="D208" t="s">
         <v>156</v>
       </c>
       <c r="E208" s="4">
-        <v>525</v>
+        <v>480</v>
       </c>
       <c r="F208" s="4">
-        <v>635</v>
+        <v>480</v>
       </c>
       <c r="G208" s="4">
-        <v>450</v>
+        <v>360</v>
       </c>
       <c r="H208" s="4">
-        <v>480</v>
+        <v>360</v>
       </c>
       <c r="I208" s="4">
-        <v>540</v>
+        <v>360</v>
       </c>
       <c r="J208" s="4">
-        <v>460</v>
+        <v>360</v>
       </c>
       <c r="K208" s="4">
-        <v>417</v>
+        <v>360</v>
       </c>
       <c r="L208" s="4"/>
       <c r="M208" s="4"/>
       <c r="N208" s="4"/>
       <c r="O208" s="4"/>
       <c r="P208" s="4"/>
       <c r="Q208" s="4"/>
       <c r="R208" s="4">
-        <v>3507</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" s="9">
         <v>21</v>
       </c>
       <c r="C209" t="s">
         <v>52</v>
       </c>
       <c r="D209" t="s">
         <v>156</v>
       </c>
       <c r="E209" s="4">
         <v>480</v>
       </c>
       <c r="F209" s="4">
         <v>480</v>
       </c>
       <c r="G209" s="4">
         <v>360</v>
       </c>
       <c r="H209" s="4">
         <v>360</v>
       </c>
       <c r="I209" s="4">
@@ -10687,2478 +10693,2560 @@
         <v>180</v>
       </c>
       <c r="H211" s="4">
         <v>180</v>
       </c>
       <c r="I211" s="4">
         <v>180</v>
       </c>
       <c r="J211" s="4">
         <v>180</v>
       </c>
       <c r="K211" s="4">
         <v>180</v>
       </c>
       <c r="L211" s="4"/>
       <c r="M211" s="4"/>
       <c r="N211" s="4"/>
       <c r="O211" s="4"/>
       <c r="P211" s="4"/>
       <c r="Q211" s="4"/>
       <c r="R211" s="4">
         <v>1282</v>
       </c>
     </row>
     <row r="212" spans="1:19">
-      <c r="A212" s="10">
+      <c r="A212" s="9">
         <v>24</v>
       </c>
-      <c r="B212" s="11"/>
-      <c r="C212" s="11" t="s">
+      <c r="C212" t="s">
         <v>151</v>
       </c>
-      <c r="D212" s="11" t="s">
+      <c r="D212" t="s">
         <v>156</v>
       </c>
-      <c r="E212" s="12">
+      <c r="E212" s="4">
         <v>190</v>
       </c>
-      <c r="F212" s="12">
-[...5 lines deleted...]
-      <c r="H212" s="12">
+      <c r="F212" s="4">
+        <v>240</v>
+      </c>
+      <c r="G212" s="4">
+        <v>180</v>
+      </c>
+      <c r="H212" s="4">
         <v>101</v>
       </c>
-      <c r="I212" s="12">
-[...2 lines deleted...]
-      <c r="J212" s="12">
+      <c r="I212" s="4">
+        <v>180</v>
+      </c>
+      <c r="J212" s="4">
         <v>42</v>
       </c>
-      <c r="K212" s="12">
-[...8 lines deleted...]
-      <c r="R212" s="13">
+      <c r="K212" s="4">
+        <v>180</v>
+      </c>
+      <c r="L212" s="4"/>
+      <c r="M212" s="4"/>
+      <c r="N212" s="4"/>
+      <c r="O212" s="4"/>
+      <c r="P212" s="4"/>
+      <c r="Q212" s="4"/>
+      <c r="R212" s="4">
         <v>1113</v>
       </c>
     </row>
-    <row r="215" spans="1:19">
-      <c r="A215" s="1" t="s">
+    <row r="213" spans="1:19">
+      <c r="A213" s="10">
+        <v>25</v>
+      </c>
+      <c r="B213" s="11"/>
+      <c r="C213" s="11" t="s">
         <v>218</v>
       </c>
-      <c r="B215" s="2"/>
-[...16 lines deleted...]
-      <c r="S215" s="3"/>
+      <c r="D213" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="E213" s="12">
+        <v>140</v>
+      </c>
+      <c r="F213" s="12">
+        <v>137</v>
+      </c>
+      <c r="G213" s="12">
+        <v>180</v>
+      </c>
+      <c r="H213" s="12">
+        <v>21</v>
+      </c>
+      <c r="I213" s="12">
+        <v>180</v>
+      </c>
+      <c r="J213" s="12">
+        <v>180</v>
+      </c>
+      <c r="K213" s="12">
+        <v>180</v>
+      </c>
+      <c r="L213" s="12"/>
+      <c r="M213" s="12"/>
+      <c r="N213" s="12"/>
+      <c r="O213" s="12"/>
+      <c r="P213" s="12"/>
+      <c r="Q213" s="12"/>
+      <c r="R213" s="13">
+        <v>1018</v>
+      </c>
     </row>
     <row r="216" spans="1:19">
-      <c r="A216" s="5" t="s">
+      <c r="A216" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B216" s="2"/>
+      <c r="C216" s="2"/>
+      <c r="D216" s="2"/>
+      <c r="E216" s="2"/>
+      <c r="F216" s="2"/>
+      <c r="G216" s="2"/>
+      <c r="H216" s="2"/>
+      <c r="I216" s="2"/>
+      <c r="J216" s="2"/>
+      <c r="K216" s="2"/>
+      <c r="L216" s="2"/>
+      <c r="M216" s="2"/>
+      <c r="N216" s="2"/>
+      <c r="O216" s="2"/>
+      <c r="P216" s="2"/>
+      <c r="Q216" s="2"/>
+      <c r="R216" s="2"/>
+      <c r="S216" s="3"/>
+    </row>
+    <row r="217" spans="1:19">
+      <c r="A217" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B216" s="6" t="s">
+      <c r="B217" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C216" s="6" t="s">
+      <c r="C217" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D216" s="6" t="s">
+      <c r="D217" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E216" s="7" t="s">
+      <c r="E217" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F216" s="7" t="s">
+      <c r="F217" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="G216" s="7" t="s">
+      <c r="G217" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="H216" s="7" t="s">
+      <c r="H217" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="I216" s="7" t="s">
+      <c r="I217" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="J216" s="7" t="s">
+      <c r="J217" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="K216" s="7" t="s">
+      <c r="K217" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="L216" s="7" t="s">
+      <c r="L217" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="M216" s="7" t="s">
+      <c r="M217" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="N216" s="7" t="s">
+      <c r="N217" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="O216" s="7" t="s">
+      <c r="O217" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="P216" s="7" t="s">
+      <c r="P217" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="Q216" s="7" t="s">
+      <c r="Q217" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="R216" s="7" t="s">
+      <c r="R217" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="S216" s="8" t="s">
+      <c r="S217" s="8" t="s">
         <v>19</v>
-      </c>
-[...49 lines deleted...]
-        <v>2317</v>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B218" t="s">
+        <v>220</v>
+      </c>
+      <c r="C218">
+        <v>60465</v>
+      </c>
+      <c r="D218" t="s">
+        <v>26</v>
+      </c>
+      <c r="E218" s="4" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F218" s="4">
         <v>240</v>
       </c>
       <c r="G218" s="4">
         <v>240</v>
       </c>
       <c r="H218" s="4">
         <v>180</v>
       </c>
       <c r="I218" s="4">
         <v>180</v>
       </c>
       <c r="J218" s="4">
         <v>180</v>
       </c>
       <c r="K218" s="4">
         <v>180</v>
       </c>
       <c r="L218" s="4">
         <v>180</v>
       </c>
       <c r="M218" s="4">
         <v>480</v>
       </c>
       <c r="N218" s="4"/>
       <c r="O218" s="4">
-        <v>427</v>
+        <v>457</v>
       </c>
       <c r="P218" s="4"/>
       <c r="Q218" s="4"/>
       <c r="R218" s="4"/>
       <c r="S218" s="4">
-        <v>2287</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B219" t="s">
         <v>222</v>
       </c>
       <c r="C219">
-        <v>99021</v>
+        <v>118015</v>
       </c>
       <c r="D219" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E219" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F219" s="4">
         <v>240</v>
       </c>
       <c r="G219" s="4">
         <v>240</v>
       </c>
       <c r="H219" s="4">
         <v>180</v>
       </c>
       <c r="I219" s="4">
         <v>180</v>
       </c>
       <c r="J219" s="4">
         <v>180</v>
       </c>
       <c r="K219" s="4">
         <v>180</v>
       </c>
       <c r="L219" s="4">
         <v>180</v>
       </c>
       <c r="M219" s="4">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="N219" s="4"/>
-      <c r="O219" s="4"/>
+      <c r="O219" s="4">
+        <v>427</v>
+      </c>
       <c r="P219" s="4"/>
       <c r="Q219" s="4"/>
       <c r="R219" s="4"/>
       <c r="S219" s="4">
-        <v>1840</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B220" t="s">
         <v>223</v>
       </c>
       <c r="C220">
-        <v>53982</v>
+        <v>99021</v>
       </c>
       <c r="D220" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E220" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F220" s="4">
         <v>240</v>
       </c>
       <c r="G220" s="4">
         <v>240</v>
       </c>
       <c r="H220" s="4">
         <v>180</v>
       </c>
       <c r="I220" s="4">
         <v>180</v>
       </c>
       <c r="J220" s="4">
         <v>180</v>
       </c>
       <c r="K220" s="4">
         <v>180</v>
       </c>
       <c r="L220" s="4">
         <v>180</v>
       </c>
       <c r="M220" s="4">
-        <v>432</v>
+        <v>460</v>
       </c>
       <c r="N220" s="4"/>
       <c r="O220" s="4"/>
       <c r="P220" s="4"/>
       <c r="Q220" s="4"/>
       <c r="R220" s="4"/>
       <c r="S220" s="4">
-        <v>1812</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="221" spans="1:19">
       <c r="A221" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B221" t="s">
         <v>224</v>
       </c>
       <c r="C221">
-        <v>118708</v>
+        <v>53982</v>
       </c>
       <c r="D221" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="E221" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F221" s="4">
         <v>240</v>
       </c>
       <c r="G221" s="4">
         <v>240</v>
       </c>
       <c r="H221" s="4">
         <v>180</v>
       </c>
       <c r="I221" s="4">
         <v>180</v>
       </c>
       <c r="J221" s="4">
         <v>180</v>
       </c>
       <c r="K221" s="4">
         <v>180</v>
       </c>
       <c r="L221" s="4">
         <v>180</v>
       </c>
       <c r="M221" s="4">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="N221" s="4"/>
       <c r="O221" s="4"/>
       <c r="P221" s="4"/>
       <c r="Q221" s="4"/>
       <c r="R221" s="4"/>
       <c r="S221" s="4">
-        <v>1790</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="222" spans="1:19">
       <c r="A222" s="9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B222" t="s">
         <v>225</v>
       </c>
       <c r="C222">
-        <v>91804</v>
+        <v>118708</v>
       </c>
       <c r="D222" t="s">
         <v>78</v>
       </c>
       <c r="E222" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F222" s="4">
         <v>240</v>
       </c>
       <c r="G222" s="4">
         <v>240</v>
       </c>
       <c r="H222" s="4">
         <v>180</v>
       </c>
       <c r="I222" s="4">
         <v>180</v>
       </c>
       <c r="J222" s="4">
         <v>180</v>
       </c>
       <c r="K222" s="4">
         <v>180</v>
       </c>
       <c r="L222" s="4">
         <v>180</v>
       </c>
       <c r="M222" s="4">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="N222" s="4"/>
       <c r="O222" s="4"/>
       <c r="P222" s="4"/>
       <c r="Q222" s="4"/>
       <c r="R222" s="4"/>
       <c r="S222" s="4">
-        <v>1782</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B223" t="s">
         <v>226</v>
       </c>
       <c r="C223">
-        <v>91809</v>
+        <v>91804</v>
       </c>
       <c r="D223" t="s">
         <v>78</v>
       </c>
       <c r="E223" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F223" s="4">
         <v>240</v>
       </c>
       <c r="G223" s="4">
         <v>240</v>
       </c>
       <c r="H223" s="4">
         <v>180</v>
       </c>
       <c r="I223" s="4">
         <v>180</v>
       </c>
       <c r="J223" s="4">
         <v>180</v>
       </c>
       <c r="K223" s="4">
         <v>180</v>
       </c>
       <c r="L223" s="4">
         <v>180</v>
       </c>
       <c r="M223" s="4">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="N223" s="4"/>
       <c r="O223" s="4"/>
       <c r="P223" s="4"/>
       <c r="Q223" s="4"/>
       <c r="R223" s="4"/>
       <c r="S223" s="4">
-        <v>1780</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224" s="9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B224" t="s">
         <v>227</v>
       </c>
       <c r="C224">
-        <v>62056</v>
+        <v>91809</v>
       </c>
       <c r="D224" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="E224" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F224" s="4">
         <v>240</v>
       </c>
       <c r="G224" s="4">
         <v>240</v>
       </c>
       <c r="H224" s="4">
         <v>180</v>
       </c>
       <c r="I224" s="4">
         <v>180</v>
       </c>
       <c r="J224" s="4">
         <v>180</v>
       </c>
       <c r="K224" s="4">
         <v>180</v>
       </c>
       <c r="L224" s="4">
         <v>180</v>
       </c>
       <c r="M224" s="4">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="N224" s="4"/>
       <c r="O224" s="4"/>
       <c r="P224" s="4"/>
       <c r="Q224" s="4"/>
       <c r="R224" s="4"/>
       <c r="S224" s="4">
-        <v>1775</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" s="9">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B225" t="s">
         <v>228</v>
       </c>
       <c r="C225">
-        <v>61360</v>
+        <v>62056</v>
       </c>
       <c r="D225" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="E225" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F225" s="4">
         <v>240</v>
       </c>
       <c r="G225" s="4">
         <v>240</v>
       </c>
       <c r="H225" s="4">
         <v>180</v>
       </c>
       <c r="I225" s="4">
         <v>180</v>
       </c>
       <c r="J225" s="4">
         <v>180</v>
       </c>
       <c r="K225" s="4">
         <v>180</v>
       </c>
       <c r="L225" s="4">
         <v>180</v>
       </c>
       <c r="M225" s="4">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="N225" s="4"/>
       <c r="O225" s="4"/>
       <c r="P225" s="4"/>
       <c r="Q225" s="4"/>
       <c r="R225" s="4"/>
       <c r="S225" s="4">
-        <v>1765</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="226" spans="1:19">
       <c r="A226" s="9">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>229</v>
       </c>
       <c r="C226">
-        <v>66418</v>
+        <v>61360</v>
       </c>
       <c r="D226" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="E226" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F226" s="4">
         <v>240</v>
       </c>
       <c r="G226" s="4">
         <v>240</v>
       </c>
       <c r="H226" s="4">
         <v>180</v>
       </c>
       <c r="I226" s="4">
         <v>180</v>
       </c>
       <c r="J226" s="4">
         <v>180</v>
       </c>
       <c r="K226" s="4">
         <v>180</v>
       </c>
       <c r="L226" s="4">
         <v>180</v>
       </c>
       <c r="M226" s="4">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="N226" s="4"/>
       <c r="O226" s="4"/>
       <c r="P226" s="4"/>
       <c r="Q226" s="4"/>
       <c r="R226" s="4"/>
       <c r="S226" s="4">
-        <v>1750</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227" s="9">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B227" t="s">
         <v>230</v>
       </c>
       <c r="C227">
-        <v>65387</v>
+        <v>66418</v>
       </c>
       <c r="D227" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F227" s="4">
         <v>240</v>
       </c>
       <c r="G227" s="4">
         <v>240</v>
       </c>
       <c r="H227" s="4">
         <v>180</v>
       </c>
       <c r="I227" s="4">
         <v>180</v>
       </c>
       <c r="J227" s="4">
         <v>180</v>
       </c>
       <c r="K227" s="4">
         <v>180</v>
       </c>
       <c r="L227" s="4">
         <v>180</v>
       </c>
       <c r="M227" s="4">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="N227" s="4"/>
       <c r="O227" s="4"/>
       <c r="P227" s="4"/>
       <c r="Q227" s="4"/>
       <c r="R227" s="4"/>
       <c r="S227" s="4">
-        <v>1747</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" s="9">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B228" t="s">
-        <v>201</v>
+        <v>231</v>
       </c>
       <c r="C228">
-        <v>10088</v>
+        <v>65387</v>
       </c>
       <c r="D228" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="E228" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F228" s="4">
         <v>240</v>
       </c>
       <c r="G228" s="4">
         <v>240</v>
       </c>
       <c r="H228" s="4">
         <v>180</v>
       </c>
       <c r="I228" s="4">
         <v>180</v>
       </c>
       <c r="J228" s="4">
         <v>180</v>
       </c>
       <c r="K228" s="4">
         <v>180</v>
       </c>
       <c r="L228" s="4">
         <v>180</v>
       </c>
       <c r="M228" s="4">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="N228" s="4"/>
       <c r="O228" s="4"/>
       <c r="P228" s="4"/>
       <c r="Q228" s="4"/>
       <c r="R228" s="4"/>
       <c r="S228" s="4">
-        <v>1742</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" s="9">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B229" t="s">
-        <v>231</v>
+        <v>201</v>
       </c>
       <c r="C229">
-        <v>119962</v>
+        <v>10088</v>
       </c>
       <c r="D229" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E229" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F229" s="4">
         <v>240</v>
       </c>
       <c r="G229" s="4">
         <v>240</v>
       </c>
       <c r="H229" s="4">
         <v>180</v>
       </c>
       <c r="I229" s="4">
         <v>180</v>
       </c>
       <c r="J229" s="4">
         <v>180</v>
       </c>
       <c r="K229" s="4">
         <v>180</v>
       </c>
       <c r="L229" s="4">
         <v>180</v>
       </c>
       <c r="M229" s="4">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="N229" s="4"/>
       <c r="O229" s="4"/>
       <c r="P229" s="4"/>
       <c r="Q229" s="4"/>
       <c r="R229" s="4"/>
       <c r="S229" s="4">
-        <v>1740</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230" s="9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B230" t="s">
         <v>232</v>
       </c>
       <c r="C230">
-        <v>65390</v>
+        <v>119962</v>
       </c>
       <c r="D230" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="E230" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F230" s="4">
         <v>240</v>
       </c>
       <c r="G230" s="4">
         <v>240</v>
       </c>
       <c r="H230" s="4">
         <v>180</v>
       </c>
       <c r="I230" s="4">
         <v>180</v>
       </c>
       <c r="J230" s="4">
         <v>180</v>
       </c>
       <c r="K230" s="4">
         <v>180</v>
       </c>
       <c r="L230" s="4">
         <v>180</v>
       </c>
       <c r="M230" s="4">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="N230" s="4"/>
       <c r="O230" s="4"/>
       <c r="P230" s="4"/>
       <c r="Q230" s="4"/>
       <c r="R230" s="4"/>
       <c r="S230" s="4">
-        <v>1738</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" s="9">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>233</v>
       </c>
       <c r="C231">
-        <v>29228</v>
+        <v>65390</v>
       </c>
       <c r="D231" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="E231" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F231" s="4">
         <v>240</v>
       </c>
       <c r="G231" s="4">
         <v>240</v>
       </c>
       <c r="H231" s="4">
         <v>180</v>
       </c>
       <c r="I231" s="4">
         <v>180</v>
       </c>
       <c r="J231" s="4">
         <v>180</v>
       </c>
       <c r="K231" s="4">
         <v>180</v>
       </c>
       <c r="L231" s="4">
         <v>180</v>
       </c>
       <c r="M231" s="4">
-        <v>329</v>
+        <v>358</v>
       </c>
       <c r="N231" s="4"/>
       <c r="O231" s="4"/>
       <c r="P231" s="4"/>
       <c r="Q231" s="4"/>
       <c r="R231" s="4"/>
       <c r="S231" s="4">
-        <v>1709</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="232" spans="1:19">
       <c r="A232" s="9">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B232" t="s">
         <v>234</v>
       </c>
       <c r="C232">
-        <v>26688</v>
+        <v>29228</v>
       </c>
       <c r="D232" t="s">
         <v>54</v>
       </c>
       <c r="E232" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F232" s="4">
         <v>240</v>
       </c>
       <c r="G232" s="4">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="H232" s="4">
         <v>180</v>
       </c>
       <c r="I232" s="4">
         <v>180</v>
       </c>
       <c r="J232" s="4">
         <v>180</v>
       </c>
       <c r="K232" s="4">
         <v>180</v>
       </c>
       <c r="L232" s="4">
         <v>180</v>
       </c>
-      <c r="M232" s="4"/>
+      <c r="M232" s="4">
+        <v>329</v>
+      </c>
       <c r="N232" s="4"/>
       <c r="O232" s="4"/>
       <c r="P232" s="4"/>
       <c r="Q232" s="4"/>
       <c r="R232" s="4"/>
       <c r="S232" s="4">
-        <v>1356</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233" s="9">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B233" t="s">
         <v>235</v>
       </c>
       <c r="C233">
-        <v>19794</v>
+        <v>26688</v>
       </c>
       <c r="D233" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="E233" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F233" s="4">
-        <v>200</v>
+        <v>240</v>
       </c>
       <c r="G233" s="4">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="H233" s="4">
         <v>180</v>
       </c>
       <c r="I233" s="4">
         <v>180</v>
       </c>
       <c r="J233" s="4">
         <v>180</v>
       </c>
       <c r="K233" s="4">
         <v>180</v>
       </c>
       <c r="L233" s="4">
         <v>180</v>
       </c>
       <c r="M233" s="4"/>
       <c r="N233" s="4"/>
       <c r="O233" s="4"/>
       <c r="P233" s="4"/>
       <c r="Q233" s="4"/>
       <c r="R233" s="4"/>
       <c r="S233" s="4">
-        <v>1340</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" s="9">
         <v>17</v>
       </c>
       <c r="B234" t="s">
         <v>236</v>
       </c>
       <c r="C234">
-        <v>62024</v>
+        <v>19794</v>
       </c>
       <c r="D234" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="E234" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F234" s="4">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="G234" s="4">
         <v>240</v>
       </c>
       <c r="H234" s="4">
         <v>180</v>
       </c>
       <c r="I234" s="4">
         <v>180</v>
       </c>
       <c r="J234" s="4">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="K234" s="4">
         <v>180</v>
       </c>
       <c r="L234" s="4">
         <v>180</v>
       </c>
       <c r="M234" s="4"/>
       <c r="N234" s="4"/>
       <c r="O234" s="4"/>
       <c r="P234" s="4"/>
       <c r="Q234" s="4"/>
       <c r="R234" s="4"/>
       <c r="S234" s="4">
         <v>1340</v>
       </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235" s="9">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B235" t="s">
         <v>237</v>
       </c>
       <c r="C235">
-        <v>24235</v>
+        <v>62024</v>
       </c>
       <c r="D235" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F235" s="4">
         <v>240</v>
       </c>
       <c r="G235" s="4">
-        <v>194</v>
+        <v>240</v>
       </c>
       <c r="H235" s="4">
         <v>180</v>
       </c>
       <c r="I235" s="4">
         <v>180</v>
       </c>
       <c r="J235" s="4">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="K235" s="4">
         <v>180</v>
       </c>
       <c r="L235" s="4">
         <v>180</v>
       </c>
       <c r="M235" s="4"/>
       <c r="N235" s="4"/>
       <c r="O235" s="4"/>
       <c r="P235" s="4"/>
       <c r="Q235" s="4"/>
       <c r="R235" s="4"/>
       <c r="S235" s="4">
-        <v>1334</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" s="9">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B236" t="s">
         <v>238</v>
       </c>
       <c r="C236">
-        <v>19623</v>
+        <v>24235</v>
       </c>
       <c r="D236" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E236" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F236" s="4">
-        <v>190</v>
+        <v>240</v>
       </c>
       <c r="G236" s="4">
-        <v>213</v>
+        <v>194</v>
       </c>
       <c r="H236" s="4">
         <v>180</v>
       </c>
       <c r="I236" s="4">
         <v>180</v>
       </c>
       <c r="J236" s="4">
         <v>180</v>
       </c>
       <c r="K236" s="4">
         <v>180</v>
       </c>
       <c r="L236" s="4">
         <v>180</v>
       </c>
       <c r="M236" s="4"/>
       <c r="N236" s="4"/>
       <c r="O236" s="4"/>
       <c r="P236" s="4"/>
       <c r="Q236" s="4"/>
       <c r="R236" s="4"/>
       <c r="S236" s="4">
-        <v>1303</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237" s="9">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B237" t="s">
         <v>239</v>
       </c>
       <c r="C237">
-        <v>54004</v>
+        <v>19623</v>
       </c>
       <c r="D237" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F237" s="4">
-        <v>240</v>
+        <v>190</v>
       </c>
       <c r="G237" s="4">
-        <v>240</v>
+        <v>213</v>
       </c>
       <c r="H237" s="4">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="I237" s="4">
         <v>180</v>
       </c>
       <c r="J237" s="4">
         <v>180</v>
       </c>
       <c r="K237" s="4">
-        <v>125</v>
+        <v>180</v>
       </c>
       <c r="L237" s="4">
         <v>180</v>
       </c>
       <c r="M237" s="4"/>
       <c r="N237" s="4"/>
       <c r="O237" s="4"/>
       <c r="P237" s="4"/>
       <c r="Q237" s="4"/>
       <c r="R237" s="4"/>
       <c r="S237" s="4">
-        <v>1298</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B238" t="s">
         <v>240</v>
       </c>
       <c r="C238">
-        <v>109542</v>
+        <v>54004</v>
       </c>
       <c r="D238" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E238" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F238" s="4">
         <v>240</v>
       </c>
       <c r="G238" s="4">
         <v>240</v>
       </c>
       <c r="H238" s="4">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="I238" s="4">
         <v>180</v>
       </c>
       <c r="J238" s="4">
         <v>180</v>
       </c>
       <c r="K238" s="4">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="L238" s="4">
         <v>180</v>
       </c>
       <c r="M238" s="4"/>
       <c r="N238" s="4"/>
       <c r="O238" s="4"/>
       <c r="P238" s="4"/>
       <c r="Q238" s="4"/>
       <c r="R238" s="4"/>
       <c r="S238" s="4">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="239" spans="1:19">
       <c r="A239" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B239" t="s">
         <v>241</v>
       </c>
       <c r="C239">
-        <v>27247</v>
+        <v>109542</v>
       </c>
       <c r="D239" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F239" s="4">
         <v>240</v>
       </c>
       <c r="G239" s="4">
         <v>240</v>
       </c>
       <c r="H239" s="4">
         <v>180</v>
       </c>
       <c r="I239" s="4">
         <v>180</v>
       </c>
       <c r="J239" s="4">
         <v>180</v>
       </c>
       <c r="K239" s="4">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="L239" s="4">
         <v>180</v>
       </c>
       <c r="M239" s="4"/>
       <c r="N239" s="4"/>
       <c r="O239" s="4"/>
       <c r="P239" s="4"/>
       <c r="Q239" s="4"/>
       <c r="R239" s="4"/>
       <c r="S239" s="4">
-        <v>1284</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="240" spans="1:19">
       <c r="A240" s="9">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B240" t="s">
         <v>242</v>
       </c>
       <c r="C240">
-        <v>70028</v>
+        <v>27247</v>
       </c>
       <c r="D240" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="E240" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F240" s="4">
         <v>240</v>
       </c>
       <c r="G240" s="4">
-        <v>136</v>
+        <v>240</v>
       </c>
       <c r="H240" s="4">
         <v>180</v>
       </c>
       <c r="I240" s="4">
         <v>180</v>
       </c>
       <c r="J240" s="4">
         <v>180</v>
       </c>
       <c r="K240" s="4">
-        <v>180</v>
+        <v>84</v>
       </c>
       <c r="L240" s="4">
         <v>180</v>
       </c>
       <c r="M240" s="4"/>
       <c r="N240" s="4"/>
       <c r="O240" s="4"/>
       <c r="P240" s="4"/>
       <c r="Q240" s="4"/>
       <c r="R240" s="4"/>
       <c r="S240" s="4">
-        <v>1276</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241" s="9">
         <v>24</v>
       </c>
       <c r="B241" t="s">
         <v>243</v>
       </c>
       <c r="C241">
-        <v>17915</v>
+        <v>70028</v>
       </c>
       <c r="D241" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F241" s="4">
         <v>240</v>
       </c>
       <c r="G241" s="4">
-        <v>240</v>
+        <v>136</v>
       </c>
       <c r="H241" s="4">
         <v>180</v>
       </c>
       <c r="I241" s="4">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="J241" s="4">
         <v>180</v>
       </c>
       <c r="K241" s="4">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="L241" s="4">
         <v>180</v>
       </c>
       <c r="M241" s="4"/>
       <c r="N241" s="4"/>
       <c r="O241" s="4"/>
       <c r="P241" s="4"/>
       <c r="Q241" s="4"/>
       <c r="R241" s="4"/>
       <c r="S241" s="4">
         <v>1276</v>
       </c>
     </row>
     <row r="242" spans="1:19">
       <c r="A242" s="9">
         <v>24</v>
       </c>
       <c r="B242" t="s">
         <v>244</v>
       </c>
       <c r="C242">
-        <v>20250</v>
+        <v>17915</v>
       </c>
       <c r="D242" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F242" s="4">
         <v>240</v>
       </c>
       <c r="G242" s="4">
         <v>240</v>
       </c>
       <c r="H242" s="4">
         <v>180</v>
       </c>
       <c r="I242" s="4">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="J242" s="4">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="K242" s="4">
-        <v>180</v>
+        <v>145</v>
       </c>
       <c r="L242" s="4">
-        <v>157</v>
+        <v>180</v>
       </c>
       <c r="M242" s="4"/>
       <c r="N242" s="4"/>
       <c r="O242" s="4"/>
       <c r="P242" s="4"/>
       <c r="Q242" s="4"/>
       <c r="R242" s="4"/>
       <c r="S242" s="4">
         <v>1276</v>
       </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243" s="9">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B243" t="s">
         <v>245</v>
       </c>
       <c r="C243">
-        <v>29448</v>
+        <v>20250</v>
       </c>
       <c r="D243" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F243" s="4">
         <v>240</v>
       </c>
       <c r="G243" s="4">
         <v>240</v>
       </c>
       <c r="H243" s="4">
         <v>180</v>
       </c>
       <c r="I243" s="4">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="J243" s="4">
-        <v>180</v>
+        <v>126</v>
       </c>
       <c r="K243" s="4">
-        <v>42</v>
+        <v>180</v>
       </c>
       <c r="L243" s="4">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="M243" s="4"/>
       <c r="N243" s="4"/>
       <c r="O243" s="4"/>
       <c r="P243" s="4"/>
       <c r="Q243" s="4"/>
       <c r="R243" s="4"/>
       <c r="S243" s="4">
-        <v>1242</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" s="9">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B244" t="s">
         <v>246</v>
       </c>
       <c r="C244">
-        <v>84783</v>
+        <v>29448</v>
       </c>
       <c r="D244" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="E244" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F244" s="4">
         <v>240</v>
       </c>
       <c r="G244" s="4">
-        <v>210</v>
+        <v>240</v>
       </c>
       <c r="H244" s="4">
         <v>180</v>
       </c>
       <c r="I244" s="4">
         <v>180</v>
       </c>
       <c r="J244" s="4">
-        <v>65</v>
+        <v>180</v>
       </c>
       <c r="K244" s="4">
-        <v>180</v>
+        <v>42</v>
       </c>
       <c r="L244" s="4">
         <v>180</v>
       </c>
       <c r="M244" s="4"/>
       <c r="N244" s="4"/>
       <c r="O244" s="4"/>
       <c r="P244" s="4"/>
       <c r="Q244" s="4"/>
       <c r="R244" s="4"/>
       <c r="S244" s="4">
-        <v>1235</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245" s="9">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B245" t="s">
         <v>247</v>
       </c>
       <c r="C245">
-        <v>19523</v>
+        <v>84783</v>
       </c>
       <c r="D245" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F245" s="4">
         <v>240</v>
       </c>
       <c r="G245" s="4">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="H245" s="4">
         <v>180</v>
       </c>
       <c r="I245" s="4">
         <v>180</v>
       </c>
       <c r="J245" s="4">
-        <v>180</v>
+        <v>65</v>
       </c>
       <c r="K245" s="4">
-        <v>10</v>
+        <v>180</v>
       </c>
       <c r="L245" s="4">
         <v>180</v>
       </c>
       <c r="M245" s="4"/>
       <c r="N245" s="4"/>
       <c r="O245" s="4"/>
       <c r="P245" s="4"/>
       <c r="Q245" s="4"/>
       <c r="R245" s="4"/>
       <c r="S245" s="4">
-        <v>1210</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246" s="9">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B246" t="s">
         <v>248</v>
       </c>
       <c r="C246">
-        <v>66421</v>
+        <v>19523</v>
       </c>
       <c r="D246" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="E246" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F246" s="4">
-        <v>201</v>
+        <v>240</v>
       </c>
       <c r="G246" s="4">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="H246" s="4">
         <v>180</v>
       </c>
       <c r="I246" s="4">
         <v>180</v>
       </c>
       <c r="J246" s="4">
-        <v>106</v>
+        <v>180</v>
       </c>
       <c r="K246" s="4">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="L246" s="4">
-        <v>163</v>
+        <v>180</v>
       </c>
       <c r="M246" s="4"/>
       <c r="N246" s="4"/>
       <c r="O246" s="4"/>
       <c r="P246" s="4"/>
       <c r="Q246" s="4"/>
       <c r="R246" s="4"/>
       <c r="S246" s="4">
-        <v>1174</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="247" spans="1:19">
       <c r="A247" s="9">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B247" t="s">
         <v>249</v>
       </c>
       <c r="C247">
-        <v>75167</v>
+        <v>66421</v>
       </c>
       <c r="D247" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F247" s="4">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="G247" s="4"/>
+        <v>201</v>
+      </c>
+      <c r="G247" s="4">
+        <v>164</v>
+      </c>
       <c r="H247" s="4">
         <v>180</v>
       </c>
       <c r="I247" s="4">
         <v>180</v>
       </c>
       <c r="J247" s="4">
-        <v>180</v>
+        <v>106</v>
       </c>
       <c r="K247" s="4">
         <v>180</v>
       </c>
       <c r="L247" s="4">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="M247" s="4"/>
       <c r="N247" s="4"/>
       <c r="O247" s="4"/>
       <c r="P247" s="4"/>
       <c r="Q247" s="4"/>
       <c r="R247" s="4"/>
       <c r="S247" s="4">
-        <v>1135</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="248" spans="1:19">
       <c r="A248" s="9">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B248" t="s">
         <v>250</v>
       </c>
       <c r="C248">
-        <v>84660</v>
+        <v>75167</v>
       </c>
       <c r="D248" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E248" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F248" s="4">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="G248" s="4"/>
       <c r="H248" s="4">
         <v>180</v>
       </c>
       <c r="I248" s="4">
         <v>180</v>
       </c>
       <c r="J248" s="4">
         <v>180</v>
       </c>
       <c r="K248" s="4">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="L248" s="4">
-        <v>34</v>
+        <v>180</v>
       </c>
       <c r="M248" s="4"/>
       <c r="N248" s="4"/>
       <c r="O248" s="4"/>
       <c r="P248" s="4"/>
       <c r="Q248" s="4"/>
       <c r="R248" s="4"/>
       <c r="S248" s="4">
-        <v>1126</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="249" spans="1:19">
       <c r="A249" s="9">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B249" t="s">
         <v>251</v>
       </c>
       <c r="C249">
-        <v>81499</v>
+        <v>84660</v>
       </c>
       <c r="D249" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F249" s="4">
         <v>240</v>
       </c>
       <c r="G249" s="4">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="L249" s="4"/>
+        <v>183</v>
+      </c>
+      <c r="H249" s="4">
+        <v>180</v>
+      </c>
+      <c r="I249" s="4">
+        <v>180</v>
+      </c>
+      <c r="J249" s="4">
+        <v>180</v>
+      </c>
+      <c r="K249" s="4">
+        <v>129</v>
+      </c>
+      <c r="L249" s="4">
+        <v>34</v>
+      </c>
       <c r="M249" s="4"/>
       <c r="N249" s="4"/>
       <c r="O249" s="4"/>
       <c r="P249" s="4"/>
       <c r="Q249" s="4"/>
       <c r="R249" s="4"/>
       <c r="S249" s="4">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="250" spans="1:19">
+      <c r="A250" s="9">
+        <v>33</v>
+      </c>
+      <c r="B250" t="s">
+        <v>252</v>
+      </c>
+      <c r="C250">
+        <v>81499</v>
+      </c>
+      <c r="D250" t="s">
+        <v>48</v>
+      </c>
+      <c r="E250" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="F250" s="4">
+        <v>240</v>
+      </c>
+      <c r="G250" s="4">
+        <v>82</v>
+      </c>
+      <c r="H250" s="4"/>
+      <c r="I250" s="4"/>
+      <c r="J250" s="4"/>
+      <c r="K250" s="4"/>
+      <c r="L250" s="4"/>
+      <c r="M250" s="4"/>
+      <c r="N250" s="4"/>
+      <c r="O250" s="4"/>
+      <c r="P250" s="4"/>
+      <c r="Q250" s="4"/>
+      <c r="R250" s="4"/>
+      <c r="S250" s="4">
         <v>322</v>
       </c>
     </row>
-    <row r="250" spans="1:19">
-      <c r="A250" s="10">
+    <row r="251" spans="1:19">
+      <c r="A251" s="10">
         <v>34</v>
       </c>
-      <c r="B250" s="11" t="s">
+      <c r="B251" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="C250" s="11">
+      <c r="C251" s="11">
         <v>84624</v>
       </c>
-      <c r="D250" s="11" t="s">
+      <c r="D251" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="E250" s="12" t="s">
-[...37 lines deleted...]
-      <c r="R252" s="3"/>
+      <c r="E251" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="F251" s="12"/>
+      <c r="G251" s="12"/>
+      <c r="H251" s="12"/>
+      <c r="I251" s="12"/>
+      <c r="J251" s="12"/>
+      <c r="K251" s="12"/>
+      <c r="L251" s="12"/>
+      <c r="M251" s="12"/>
+      <c r="N251" s="12"/>
+      <c r="O251" s="12"/>
+      <c r="P251" s="12"/>
+      <c r="Q251" s="12"/>
+      <c r="R251" s="12"/>
+      <c r="S251" s="13"/>
     </row>
     <row r="253" spans="1:19">
-      <c r="A253" s="5" t="s">
+      <c r="A253" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B253" s="2"/>
+      <c r="C253" s="2"/>
+      <c r="D253" s="2"/>
+      <c r="E253" s="2"/>
+      <c r="F253" s="2"/>
+      <c r="G253" s="2"/>
+      <c r="H253" s="2"/>
+      <c r="I253" s="2"/>
+      <c r="J253" s="2"/>
+      <c r="K253" s="2"/>
+      <c r="L253" s="2"/>
+      <c r="M253" s="2"/>
+      <c r="N253" s="2"/>
+      <c r="O253" s="2"/>
+      <c r="P253" s="2"/>
+      <c r="Q253" s="2"/>
+      <c r="R253" s="3"/>
+    </row>
+    <row r="254" spans="1:19">
+      <c r="A254" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B253" s="6"/>
-      <c r="C253" s="6" t="s">
+      <c r="B254" s="6"/>
+      <c r="C254" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D253" s="6" t="s">
+      <c r="D254" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E253" s="7" t="s">
+      <c r="E254" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="F253" s="7" t="s">
+      <c r="F254" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="G253" s="7" t="s">
+      <c r="G254" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H253" s="7" t="s">
+      <c r="H254" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="I253" s="7" t="s">
+      <c r="I254" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="J253" s="7" t="s">
+      <c r="J254" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="K253" s="7" t="s">
+      <c r="K254" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="L253" s="7"/>
-[...4 lines deleted...]
-      <c r="Q253" s="7" t="s">
+      <c r="L254" s="7"/>
+      <c r="M254" s="7"/>
+      <c r="N254" s="7"/>
+      <c r="O254" s="7"/>
+      <c r="P254" s="7"/>
+      <c r="Q254" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="R253" s="8" t="s">
+      <c r="R254" s="8" t="s">
         <v>129</v>
-      </c>
-[...41 lines deleted...]
-        <v>4140</v>
       </c>
     </row>
     <row r="255" spans="1:19">
       <c r="A255" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C255" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D255" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E255" s="4">
         <v>720</v>
       </c>
       <c r="F255" s="4">
         <v>720</v>
       </c>
       <c r="G255" s="4">
         <v>540</v>
       </c>
       <c r="H255" s="4">
         <v>540</v>
       </c>
       <c r="I255" s="4">
         <v>540</v>
       </c>
       <c r="J255" s="4">
         <v>540</v>
       </c>
       <c r="K255" s="4">
         <v>540</v>
       </c>
       <c r="L255" s="4"/>
       <c r="M255" s="4"/>
       <c r="N255" s="4"/>
       <c r="O255" s="4"/>
       <c r="P255" s="4"/>
       <c r="Q255" s="4">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="R255" s="4">
         <v>4140</v>
       </c>
     </row>
     <row r="256" spans="1:19">
       <c r="A256" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C256" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="D256" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E256" s="4">
         <v>720</v>
       </c>
       <c r="F256" s="4">
         <v>720</v>
       </c>
       <c r="G256" s="4">
         <v>540</v>
       </c>
       <c r="H256" s="4">
         <v>540</v>
       </c>
       <c r="I256" s="4">
-        <v>500</v>
+        <v>540</v>
       </c>
       <c r="J256" s="4">
-        <v>457</v>
+        <v>540</v>
       </c>
       <c r="K256" s="4">
         <v>540</v>
       </c>
       <c r="L256" s="4"/>
       <c r="M256" s="4"/>
       <c r="N256" s="4"/>
       <c r="O256" s="4"/>
       <c r="P256" s="4"/>
-      <c r="Q256" s="4"/>
+      <c r="Q256" s="4">
+        <v>27</v>
+      </c>
       <c r="R256" s="4">
-        <v>4017</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="257" spans="1:19">
       <c r="A257" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C257" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="D257" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E257" s="4">
         <v>720</v>
       </c>
       <c r="F257" s="4">
-        <v>696</v>
+        <v>720</v>
       </c>
       <c r="G257" s="4">
         <v>540</v>
       </c>
       <c r="H257" s="4">
-        <v>471</v>
+        <v>540</v>
       </c>
       <c r="I257" s="4">
-        <v>540</v>
+        <v>500</v>
       </c>
       <c r="J257" s="4">
-        <v>505</v>
+        <v>457</v>
       </c>
       <c r="K257" s="4">
         <v>540</v>
       </c>
       <c r="L257" s="4"/>
       <c r="M257" s="4"/>
       <c r="N257" s="4"/>
       <c r="O257" s="4"/>
       <c r="P257" s="4"/>
       <c r="Q257" s="4"/>
       <c r="R257" s="4">
-        <v>4012</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="258" spans="1:19">
       <c r="A258" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>137</v>
       </c>
       <c r="D258" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E258" s="4">
         <v>720</v>
       </c>
       <c r="F258" s="4">
         <v>690</v>
       </c>
       <c r="G258" s="4">
         <v>513</v>
       </c>
       <c r="H258" s="4">
         <v>540</v>
       </c>
       <c r="I258" s="4">
         <v>425</v>
       </c>
       <c r="J258" s="4">
         <v>485</v>
       </c>
       <c r="K258" s="4">
         <v>540</v>
       </c>
       <c r="L258" s="4"/>
       <c r="M258" s="4"/>
       <c r="N258" s="4"/>
       <c r="O258" s="4"/>
       <c r="P258" s="4"/>
       <c r="Q258" s="4"/>
       <c r="R258" s="4">
         <v>3913</v>
       </c>
     </row>
     <row r="259" spans="1:19">
       <c r="A259" s="9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C259" t="s">
         <v>133</v>
       </c>
       <c r="D259" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E259" s="4">
         <v>630</v>
       </c>
       <c r="F259" s="4">
         <v>693</v>
       </c>
       <c r="G259" s="4">
         <v>540</v>
       </c>
       <c r="H259" s="4">
         <v>540</v>
       </c>
       <c r="I259" s="4">
         <v>540</v>
       </c>
       <c r="J259" s="4">
         <v>370</v>
       </c>
       <c r="K259" s="4">
         <v>540</v>
       </c>
       <c r="L259" s="4"/>
       <c r="M259" s="4"/>
       <c r="N259" s="4"/>
       <c r="O259" s="4"/>
       <c r="P259" s="4"/>
       <c r="Q259" s="4"/>
       <c r="R259" s="4">
         <v>3853</v>
       </c>
     </row>
     <row r="260" spans="1:19">
       <c r="A260" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C260" t="s">
         <v>149</v>
       </c>
       <c r="D260" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E260" s="4">
         <v>715</v>
       </c>
       <c r="F260" s="4">
         <v>480</v>
       </c>
       <c r="G260" s="4">
         <v>540</v>
       </c>
       <c r="H260" s="4">
         <v>540</v>
       </c>
       <c r="I260" s="4">
         <v>540</v>
       </c>
       <c r="J260" s="4">
         <v>444</v>
       </c>
       <c r="K260" s="4">
         <v>540</v>
       </c>
       <c r="L260" s="4"/>
       <c r="M260" s="4"/>
       <c r="N260" s="4"/>
       <c r="O260" s="4"/>
       <c r="P260" s="4"/>
       <c r="Q260" s="4"/>
       <c r="R260" s="4">
         <v>3799</v>
       </c>
     </row>
     <row r="261" spans="1:19">
       <c r="A261" s="9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C261" t="s">
         <v>52</v>
       </c>
       <c r="D261" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E261" s="4">
         <v>681</v>
       </c>
       <c r="F261" s="4">
         <v>644</v>
       </c>
       <c r="G261" s="4">
         <v>540</v>
       </c>
       <c r="H261" s="4">
         <v>540</v>
       </c>
       <c r="I261" s="4">
         <v>466</v>
       </c>
       <c r="J261" s="4">
         <v>402</v>
       </c>
       <c r="K261" s="4">
         <v>523</v>
       </c>
       <c r="L261" s="4"/>
       <c r="M261" s="4"/>
       <c r="N261" s="4"/>
       <c r="O261" s="4"/>
       <c r="P261" s="4"/>
       <c r="Q261" s="4"/>
       <c r="R261" s="4">
         <v>3796</v>
       </c>
     </row>
     <row r="262" spans="1:19">
       <c r="A262" s="9">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C262" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D262" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E262" s="4">
         <v>480</v>
       </c>
       <c r="F262" s="4">
-        <v>376</v>
+        <v>456</v>
       </c>
       <c r="G262" s="4">
         <v>360</v>
       </c>
       <c r="H262" s="4">
         <v>360</v>
       </c>
       <c r="I262" s="4">
         <v>360</v>
       </c>
       <c r="J262" s="4">
         <v>360</v>
       </c>
       <c r="K262" s="4">
         <v>360</v>
       </c>
       <c r="L262" s="4"/>
       <c r="M262" s="4"/>
       <c r="N262" s="4"/>
       <c r="O262" s="4"/>
       <c r="P262" s="4"/>
       <c r="Q262" s="4"/>
       <c r="R262" s="4">
-        <v>2656</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="263" spans="1:19">
       <c r="A263" s="9">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D263" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E263" s="4">
-        <v>240</v>
+        <v>480</v>
       </c>
       <c r="F263" s="4">
-        <v>240</v>
+        <v>376</v>
       </c>
       <c r="G263" s="4">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="H263" s="4">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="I263" s="4">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="J263" s="4">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="K263" s="4">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="L263" s="4"/>
       <c r="M263" s="4"/>
       <c r="N263" s="4"/>
       <c r="O263" s="4"/>
       <c r="P263" s="4"/>
       <c r="Q263" s="4"/>
       <c r="R263" s="4">
-        <v>1380</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="264" spans="1:19">
       <c r="A264" s="9">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C264" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D264" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E264" s="4">
         <v>240</v>
       </c>
       <c r="F264" s="4">
         <v>240</v>
       </c>
       <c r="G264" s="4">
         <v>180</v>
       </c>
       <c r="H264" s="4">
         <v>180</v>
       </c>
       <c r="I264" s="4">
         <v>180</v>
       </c>
       <c r="J264" s="4">
         <v>180</v>
       </c>
       <c r="K264" s="4">
         <v>180</v>
       </c>
       <c r="L264" s="4"/>
       <c r="M264" s="4"/>
       <c r="N264" s="4"/>
       <c r="O264" s="4"/>
       <c r="P264" s="4"/>
       <c r="Q264" s="4"/>
       <c r="R264" s="4">
         <v>1380</v>
       </c>
     </row>
     <row r="265" spans="1:19">
       <c r="A265" s="9">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C265" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="D265" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E265" s="4">
         <v>240</v>
       </c>
       <c r="F265" s="4">
-        <v>194</v>
+        <v>240</v>
       </c>
       <c r="G265" s="4">
         <v>180</v>
       </c>
       <c r="H265" s="4">
         <v>180</v>
       </c>
       <c r="I265" s="4">
         <v>180</v>
       </c>
       <c r="J265" s="4">
         <v>180</v>
       </c>
       <c r="K265" s="4">
         <v>180</v>
       </c>
       <c r="L265" s="4"/>
       <c r="M265" s="4"/>
       <c r="N265" s="4"/>
       <c r="O265" s="4"/>
       <c r="P265" s="4"/>
       <c r="Q265" s="4"/>
       <c r="R265" s="4">
-        <v>1334</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="266" spans="1:19">
       <c r="A266" s="9">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C266" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="D266" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E266" s="4">
         <v>240</v>
       </c>
       <c r="F266" s="4">
-        <v>240</v>
+        <v>194</v>
       </c>
       <c r="G266" s="4">
         <v>180</v>
       </c>
       <c r="H266" s="4">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="I266" s="4">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="J266" s="4">
         <v>180</v>
       </c>
       <c r="K266" s="4">
-        <v>157</v>
+        <v>180</v>
       </c>
       <c r="L266" s="4"/>
       <c r="M266" s="4"/>
       <c r="N266" s="4"/>
       <c r="O266" s="4"/>
       <c r="P266" s="4"/>
       <c r="Q266" s="4"/>
       <c r="R266" s="4">
-        <v>1276</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="267" spans="1:19">
       <c r="A267" s="9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C267" t="s">
-        <v>39</v>
+        <v>144</v>
       </c>
       <c r="D267" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E267" s="4">
         <v>240</v>
       </c>
       <c r="F267" s="4">
-        <v>183</v>
+        <v>240</v>
       </c>
       <c r="G267" s="4">
         <v>180</v>
       </c>
       <c r="H267" s="4">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="I267" s="4">
-        <v>180</v>
+        <v>126</v>
       </c>
       <c r="J267" s="4">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="K267" s="4">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="L267" s="4"/>
       <c r="M267" s="4"/>
       <c r="N267" s="4"/>
       <c r="O267" s="4"/>
       <c r="P267" s="4"/>
       <c r="Q267" s="4"/>
       <c r="R267" s="4">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="268" spans="1:19">
+      <c r="A268" s="9">
+        <v>14</v>
+      </c>
+      <c r="C268" t="s">
+        <v>254</v>
+      </c>
+      <c r="D268" t="s">
+        <v>221</v>
+      </c>
+      <c r="E268" s="4">
+        <v>240</v>
+      </c>
+      <c r="F268" s="4">
+        <v>240</v>
+      </c>
+      <c r="G268" s="4">
+        <v>180</v>
+      </c>
+      <c r="H268" s="4">
+        <v>111</v>
+      </c>
+      <c r="I268" s="4">
+        <v>180</v>
+      </c>
+      <c r="J268" s="4">
+        <v>145</v>
+      </c>
+      <c r="K268" s="4">
+        <v>180</v>
+      </c>
+      <c r="L268" s="4"/>
+      <c r="M268" s="4"/>
+      <c r="N268" s="4"/>
+      <c r="O268" s="4"/>
+      <c r="P268" s="4"/>
+      <c r="Q268" s="4"/>
+      <c r="R268" s="4">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="269" spans="1:19">
+      <c r="A269" s="9">
+        <v>15</v>
+      </c>
+      <c r="C269" t="s">
+        <v>39</v>
+      </c>
+      <c r="D269" t="s">
+        <v>221</v>
+      </c>
+      <c r="E269" s="4">
+        <v>240</v>
+      </c>
+      <c r="F269" s="4">
+        <v>183</v>
+      </c>
+      <c r="G269" s="4">
+        <v>180</v>
+      </c>
+      <c r="H269" s="4">
+        <v>180</v>
+      </c>
+      <c r="I269" s="4">
+        <v>180</v>
+      </c>
+      <c r="J269" s="4">
+        <v>129</v>
+      </c>
+      <c r="K269" s="4">
+        <v>34</v>
+      </c>
+      <c r="L269" s="4"/>
+      <c r="M269" s="4"/>
+      <c r="N269" s="4"/>
+      <c r="O269" s="4"/>
+      <c r="P269" s="4"/>
+      <c r="Q269" s="4"/>
+      <c r="R269" s="4">
         <v>1126</v>
       </c>
     </row>
-    <row r="268" spans="1:19">
-[...4 lines deleted...]
-      <c r="C268" s="11" t="s">
+    <row r="270" spans="1:19">
+      <c r="A270" s="10">
+        <v>16</v>
+      </c>
+      <c r="B270" s="11"/>
+      <c r="C270" s="11" t="s">
         <v>138</v>
       </c>
-      <c r="D268" s="11" t="s">
-[...5 lines deleted...]
-      <c r="F268" s="12">
+      <c r="D270" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="E270" s="12">
+        <v>240</v>
+      </c>
+      <c r="F270" s="12">
         <v>82</v>
       </c>
-      <c r="G268" s="12"/>
-[...10 lines deleted...]
-      <c r="R268" s="13">
+      <c r="G270" s="12"/>
+      <c r="H270" s="12"/>
+      <c r="I270" s="12"/>
+      <c r="J270" s="12"/>
+      <c r="K270" s="12"/>
+      <c r="L270" s="12"/>
+      <c r="M270" s="12"/>
+      <c r="N270" s="12"/>
+      <c r="O270" s="12"/>
+      <c r="P270" s="12"/>
+      <c r="Q270" s="12"/>
+      <c r="R270" s="13">
         <v>322</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A84:R84"/>
     <mergeCell ref="A114:S114"/>
     <mergeCell ref="A187:R187"/>
-    <mergeCell ref="A215:S215"/>
-    <mergeCell ref="A252:R252"/>
+    <mergeCell ref="A216:S216"/>
+    <mergeCell ref="A253:R253"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;B2022 FAI F1 European Championships, Prilep (16.08.2022)&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;BWings Model Free Flight Results&amp;R https://model.wings.rs</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="113" man="1"/>
-    <brk id="214" man="1"/>
-    <brk id="270" man="1"/>
+    <brk id="215" man="1"/>
+    <brk id="272" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>