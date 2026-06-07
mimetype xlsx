--- v0 (2025-11-16)
+++ v1 (2026-06-07)
@@ -7348,51 +7348,51 @@
       </c>
       <c r="I159" s="4">
         <v>154</v>
       </c>
       <c r="J159" s="4"/>
       <c r="K159" s="4"/>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
       <c r="N159" s="4"/>
       <c r="O159" s="4"/>
       <c r="P159" s="4"/>
       <c r="Q159" s="4"/>
       <c r="R159" s="4"/>
       <c r="S159" s="4">
         <v>814</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" s="9">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>189</v>
       </c>
       <c r="C160">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D160" t="s">
         <v>40</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>183</v>
       </c>
       <c r="F160" s="4">
         <v>240</v>
       </c>
       <c r="G160" s="4">
         <v>240</v>
       </c>
       <c r="H160" s="4">
         <v>180</v>
       </c>
       <c r="I160" s="4">
         <v>142</v>
       </c>
       <c r="J160" s="4"/>
       <c r="K160" s="4"/>
       <c r="L160" s="4"/>
       <c r="M160" s="4"/>
       <c r="N160" s="4"/>
       <c r="O160" s="4"/>