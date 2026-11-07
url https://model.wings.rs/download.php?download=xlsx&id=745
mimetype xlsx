--- v1 (2026-06-07)
+++ v2 (2026-11-07)
@@ -182,51 +182,51 @@
   <si>
     <t>Frederic Aberlenc</t>
   </si>
   <si>
     <t>Zoran Velkoski</t>
   </si>
   <si>
     <t>Aviad Levy</t>
   </si>
   <si>
     <t>Per Findahl</t>
   </si>
   <si>
     <t>Igor Bombek</t>
   </si>
   <si>
     <t>Jörg Schellhase</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Marco Bierbauer</t>
   </si>
   <si>
-    <t>Eyal Galor</t>
+    <t>Eyal Gal-Or</t>
   </si>
   <si>
     <t>Robert Hellgren</t>
   </si>
   <si>
     <t>Filip Klobušický</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Selim Omer Gurer</t>
   </si>
   <si>
     <t>TUR</t>
   </si>
   <si>
     <t>Matija Hrast</t>
   </si>
   <si>
     <t>Simona  Tosheska</t>
   </si>
   <si>
     <t>Vitek Rossler</t>
   </si>