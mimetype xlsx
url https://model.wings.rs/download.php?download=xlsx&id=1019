--- v0 (2026-04-18)
+++ v1 (2026-07-28)
@@ -12,87 +12,379 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>Lubasz Cup  - F1A individual results</t>
+  </si>
+  <si>
+    <t>Place</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>FAI ID</t>
+  </si>
+  <si>
+    <t>Team</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>S1</t>
+  </si>
+  <si>
+    <t>S2</t>
+  </si>
+  <si>
+    <t>S3</t>
+  </si>
+  <si>
+    <t>S4</t>
+  </si>
+  <si>
+    <t>S5</t>
+  </si>
+  <si>
+    <t>S6</t>
+  </si>
+  <si>
+    <t>S7</t>
+  </si>
+  <si>
+    <t>F1</t>
+  </si>
+  <si>
+    <t>A1</t>
+  </si>
+  <si>
+    <t>F2</t>
+  </si>
+  <si>
+    <t>A2</t>
+  </si>
+  <si>
+    <t>F3</t>
+  </si>
+  <si>
+    <t>A3</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Tymon Niezborała (J)</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>F1A</t>
+  </si>
+  <si>
+    <t>Klara Niezborała (J)</t>
+  </si>
+  <si>
+    <t>Hubert Niezborała</t>
+  </si>
+  <si>
+    <t>Ryszard Lewandowski</t>
+  </si>
+  <si>
+    <t>Jan Katzban</t>
+  </si>
+  <si>
+    <t>Henryk Urban</t>
+  </si>
+  <si>
+    <t>Zuzanna Tabaka (J)</t>
+  </si>
+  <si>
+    <t>Polska</t>
+  </si>
+  <si>
+    <t>Thomas Weimer</t>
+  </si>
+  <si>
+    <t>GER</t>
+  </si>
+  <si>
+    <t>Dirk Halbmeier</t>
+  </si>
+  <si>
+    <t>Krzysztof Ciesla</t>
+  </si>
+  <si>
+    <t>Malgorzata Jeziorna (J)</t>
+  </si>
+  <si>
+    <t>Tomasz Jeziorny</t>
+  </si>
+  <si>
+    <t>Jarosław Jeziorny</t>
+  </si>
+  <si>
+    <t>Marek Mandziak (J)</t>
+  </si>
+  <si>
+    <t>Marcel Mandziak (J)</t>
+  </si>
+  <si>
+    <t>Robert Mandziak</t>
+  </si>
+  <si>
+    <t>Jan Zajic (J)</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Vasyl Bezchasnyy</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Roman Gołubowski</t>
+  </si>
+  <si>
+    <t>Michał Gołubowski (J)</t>
+  </si>
+  <si>
+    <t>Mikołaj Gołubowski (J)</t>
+  </si>
+  <si>
+    <t>Radosław Oporowski</t>
+  </si>
+  <si>
+    <t>Oleksandr Kharlan (J)</t>
+  </si>
+  <si>
+    <t>Julian Mikolajczak (J)</t>
+  </si>
+  <si>
+    <t>Stanisław Krzykowski (J)</t>
+  </si>
+  <si>
+    <t>Lubasz Cup  - F1B individual results</t>
+  </si>
+  <si>
+    <t>Adam Krawiec</t>
+  </si>
+  <si>
+    <t>F1B</t>
+  </si>
+  <si>
+    <t>Leszek Kryszczuk</t>
+  </si>
+  <si>
+    <t>Adrian Pakoca</t>
+  </si>
+  <si>
+    <t>Eugeniusz Cofalik</t>
+  </si>
+  <si>
+    <t>Lubasz Cup  - F1C individual results</t>
+  </si>
+  <si>
+    <t>Dominik Pelka</t>
+  </si>
+  <si>
+    <t>F1C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Czerwiński Roman </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Kujawski </t>
+  </si>
+  <si>
+    <t>Lubasz Cup  - F1Q individual results</t>
+  </si>
+  <si>
+    <t>Franciszek Jędrysiak (J)</t>
+  </si>
+  <si>
+    <t>F1Q</t>
+  </si>
+  <si>
+    <t>Tymek Pełka (J)</t>
+  </si>
+  <si>
+    <t>Rafał Wagner</t>
+  </si>
+  <si>
+    <t>Filip Badylak</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="4f81bd"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="95b3d7"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="7">
     <border/>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+    </border>
+    <border>
+      <right style="thick">
+        <color rgb="FF000000"/>
+      </right>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color rgb="FF000000"/>
+      </right>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF000000"/>
+      </left>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="14">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -358,75 +650,1431 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:S49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="S49" sqref="S49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="6" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="2" max="2" width="6" bestFit="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="6" bestFit="true" style="0"/>
+    <col min="2" max="2" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="3"/>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K2" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L2" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M2" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N2" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O2" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P2" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q2" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R2" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S2" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" s="9"/>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3">
+        <v>131309</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" s="9"/>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4">
+        <v>175340</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" s="9"/>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5">
+        <v>128141</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="9"/>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6">
+        <v>119119</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="9"/>
+      <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7">
+        <v>107421</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="4"/>
+      <c r="S7" s="4"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="9"/>
+      <c r="B8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8">
+        <v>53914</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+      <c r="Q8" s="4"/>
+      <c r="R8" s="4"/>
+      <c r="S8" s="4"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="9"/>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9">
+        <v>181070</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="4"/>
+      <c r="O9" s="4"/>
+      <c r="P9" s="4"/>
+      <c r="Q9" s="4"/>
+      <c r="R9" s="4"/>
+      <c r="S9" s="4"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="9"/>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10">
+        <v>118560</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
+      <c r="N10" s="4"/>
+      <c r="O10" s="4"/>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="9"/>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11">
+        <v>29734</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="9"/>
+      <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12">
+        <v>172417</v>
+      </c>
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="4"/>
+      <c r="Q12" s="4"/>
+      <c r="R12" s="4"/>
+      <c r="S12" s="4"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="9"/>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13">
+        <v>149084</v>
+      </c>
+      <c r="D13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+      <c r="Q13" s="4"/>
+      <c r="R13" s="4"/>
+      <c r="S13" s="4"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="9"/>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14">
+        <v>140632</v>
+      </c>
+      <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="4"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="9"/>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15">
+        <v>140631</v>
+      </c>
+      <c r="D15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="4"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="9"/>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16">
+        <v>118258</v>
+      </c>
+      <c r="D16" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="4"/>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4"/>
+      <c r="N16" s="4"/>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4"/>
+      <c r="Q16" s="4"/>
+      <c r="R16" s="4"/>
+      <c r="S16" s="4"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="9"/>
+      <c r="B17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17">
+        <v>109546</v>
+      </c>
+      <c r="D17" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4"/>
+      <c r="N17" s="4"/>
+      <c r="O17" s="4"/>
+      <c r="P17" s="4"/>
+      <c r="Q17" s="4"/>
+      <c r="R17" s="4"/>
+      <c r="S17" s="4"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="9"/>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18">
+        <v>109545</v>
+      </c>
+      <c r="D18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
+      <c r="S18" s="4"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="9"/>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19">
+        <v>131520</v>
+      </c>
+      <c r="D19" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="4"/>
+      <c r="S19" s="4"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="9"/>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20">
+        <v>172583</v>
+      </c>
+      <c r="D20" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4"/>
+      <c r="Q20" s="4"/>
+      <c r="R20" s="4"/>
+      <c r="S20" s="4"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="9"/>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21">
+        <v>53960</v>
+      </c>
+      <c r="D21" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4"/>
+      <c r="N21" s="4"/>
+      <c r="O21" s="4"/>
+      <c r="P21" s="4"/>
+      <c r="Q21" s="4"/>
+      <c r="R21" s="4"/>
+      <c r="S21" s="4"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="9"/>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22">
+        <v>161974</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4"/>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="4"/>
+      <c r="S22" s="4"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" s="9"/>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23">
+        <v>133133</v>
+      </c>
+      <c r="D23" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4"/>
+      <c r="N23" s="4"/>
+      <c r="O23" s="4"/>
+      <c r="P23" s="4"/>
+      <c r="Q23" s="4"/>
+      <c r="R23" s="4"/>
+      <c r="S23" s="4"/>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" s="9"/>
+      <c r="B24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24">
+        <v>67949</v>
+      </c>
+      <c r="D24" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4"/>
+      <c r="N24" s="4"/>
+      <c r="O24" s="4"/>
+      <c r="P24" s="4"/>
+      <c r="Q24" s="4"/>
+      <c r="R24" s="4"/>
+      <c r="S24" s="4"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" s="9"/>
+      <c r="B25" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25">
+        <v>179845</v>
+      </c>
+      <c r="D25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="4"/>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4"/>
+      <c r="Q25" s="4"/>
+      <c r="R25" s="4"/>
+      <c r="S25" s="4"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" s="9"/>
+      <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26">
+        <v>179967</v>
+      </c>
+      <c r="D26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="4"/>
+      <c r="S26" s="4"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" s="10"/>
+      <c r="B27" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="11">
+        <v>180287</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="13"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="3"/>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K31" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L31" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M31" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O31" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P31" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S31" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" s="9"/>
+      <c r="B32" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32">
+        <v>53787</v>
+      </c>
+      <c r="D32" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="S32" s="4"/>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" s="9"/>
+      <c r="B33" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33">
+        <v>65719</v>
+      </c>
+      <c r="D33" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="4"/>
+      <c r="S33" s="4"/>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="A34" s="9"/>
+      <c r="B34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34">
+        <v>180399</v>
+      </c>
+      <c r="D34" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+      <c r="Q34" s="4"/>
+      <c r="R34" s="4"/>
+      <c r="S34" s="4"/>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" s="10"/>
+      <c r="B35" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="11">
+        <v>83008</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12"/>
+      <c r="L35" s="12"/>
+      <c r="M35" s="12"/>
+      <c r="N35" s="12"/>
+      <c r="O35" s="12"/>
+      <c r="P35" s="12"/>
+      <c r="Q35" s="12"/>
+      <c r="R35" s="12"/>
+      <c r="S35" s="13"/>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+      <c r="P38" s="2"/>
+      <c r="Q38" s="2"/>
+      <c r="R38" s="2"/>
+      <c r="S38" s="3"/>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K39" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L39" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O39" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P39" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q39" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R39" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S39" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
+      <c r="A40" s="9"/>
+      <c r="B40" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40">
+        <v>80469</v>
+      </c>
+      <c r="D40" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+      <c r="K40" s="4"/>
+      <c r="L40" s="4"/>
+      <c r="M40" s="4"/>
+      <c r="N40" s="4"/>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4"/>
+      <c r="Q40" s="4"/>
+      <c r="R40" s="4"/>
+      <c r="S40" s="4"/>
+    </row>
+    <row r="41" spans="1:19">
+      <c r="A41" s="10"/>
+      <c r="B41" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="11">
+        <v>54193</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="12"/>
+      <c r="K41" s="12"/>
+      <c r="L41" s="12"/>
+      <c r="M41" s="12"/>
+      <c r="N41" s="12"/>
+      <c r="O41" s="12"/>
+      <c r="P41" s="12"/>
+      <c r="Q41" s="12"/>
+      <c r="R41" s="12"/>
+      <c r="S41" s="13"/>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
+      <c r="Q44" s="2"/>
+      <c r="R44" s="2"/>
+      <c r="S44" s="3"/>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K45" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L45" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M45" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N45" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O45" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P45" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R45" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S45" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" s="9"/>
+      <c r="B46" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46">
+        <v>118251</v>
+      </c>
+      <c r="D46" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+      <c r="K46" s="4"/>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
+      <c r="N46" s="4"/>
+      <c r="O46" s="4"/>
+      <c r="P46" s="4"/>
+      <c r="Q46" s="4"/>
+      <c r="R46" s="4"/>
+      <c r="S46" s="4"/>
+    </row>
+    <row r="47" spans="1:19">
+      <c r="A47" s="9"/>
+      <c r="B47" t="s">
+        <v>65</v>
+      </c>
+      <c r="C47">
+        <v>182819</v>
+      </c>
+      <c r="D47" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+      <c r="K47" s="4"/>
+      <c r="L47" s="4"/>
+      <c r="M47" s="4"/>
+      <c r="N47" s="4"/>
+      <c r="O47" s="4"/>
+      <c r="P47" s="4"/>
+      <c r="Q47" s="4"/>
+      <c r="R47" s="4"/>
+      <c r="S47" s="4"/>
+    </row>
+    <row r="48" spans="1:19">
+      <c r="A48" s="9"/>
+      <c r="B48" t="s">
+        <v>66</v>
+      </c>
+      <c r="C48">
+        <v>118259</v>
+      </c>
+      <c r="D48" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="F48" s="4"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+      <c r="K48" s="4"/>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4"/>
+      <c r="N48" s="4"/>
+      <c r="O48" s="4"/>
+      <c r="P48" s="4"/>
+      <c r="Q48" s="4"/>
+      <c r="R48" s="4"/>
+      <c r="S48" s="4"/>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" s="10"/>
+      <c r="B49" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C49" s="11">
+        <v>53880</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+      <c r="H49" s="12"/>
+      <c r="I49" s="12"/>
+      <c r="J49" s="12"/>
+      <c r="K49" s="12"/>
+      <c r="L49" s="12"/>
+      <c r="M49" s="12"/>
+      <c r="N49" s="12"/>
+      <c r="O49" s="12"/>
+      <c r="P49" s="12"/>
+      <c r="Q49" s="12"/>
+      <c r="R49" s="12"/>
+      <c r="S49" s="13"/>
+    </row>
+  </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A30:S30"/>
+    <mergeCell ref="A38:S38"/>
+    <mergeCell ref="A44:S44"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;BLubasz Cup , Lubasz (22.08.2026)&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;BWings Model Free Flight Results&amp;R https://model.wings.rs</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <rowBreaks count="4" manualBreakCount="4">
+    <brk id="29" man="1"/>
+    <brk id="37" man="1"/>
+    <brk id="43" man="1"/>
+    <brk id="51" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>