--- v0 (2026-07-29)
+++ v1 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>2026 FAI F1ABCQ EUROPEAN CHAMPIONSHIP - F1A individual results</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FAI ID</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
@@ -497,387 +497,381 @@
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>North Macedonia</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>Great Britain</t>
   </si>
   <si>
     <t>2026 FAI F1ABCQ EUROPEAN CHAMPIONSHIP - F1B individual results</t>
   </si>
   <si>
+    <t>F1B</t>
+  </si>
+  <si>
+    <t>Pavel Fejt</t>
+  </si>
+  <si>
+    <t>Stepan Stefanchuk</t>
+  </si>
+  <si>
+    <t>Tomas Mackus</t>
+  </si>
+  <si>
+    <t>Dag Edvard Larsen</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>Yuval Sarig</t>
+  </si>
+  <si>
+    <t>Gil Hagay</t>
+  </si>
+  <si>
+    <t>Ismet Yurtseven</t>
+  </si>
+  <si>
+    <t>Riho-Ats Saatväli</t>
+  </si>
+  <si>
+    <t>Haris Jusufbasic</t>
+  </si>
+  <si>
+    <t>Bojan Gostojić</t>
+  </si>
+  <si>
+    <t>Bernhard Schwendemann</t>
+  </si>
+  <si>
+    <t>Andreas Gey</t>
+  </si>
+  <si>
+    <t>Aksel Karu (J)</t>
+  </si>
+  <si>
+    <t>Rolandas Mackus</t>
+  </si>
+  <si>
+    <t>Eyal Shimshi</t>
+  </si>
+  <si>
+    <t>Igor Nišević</t>
+  </si>
+  <si>
+    <t>Pavol Polonec</t>
+  </si>
+  <si>
+    <t>Ari Kutvonen</t>
+  </si>
+  <si>
+    <t>Soniboj Sabo</t>
+  </si>
+  <si>
+    <t>Emir Hajdarevic</t>
+  </si>
+  <si>
     <t>Alfred Andrist</t>
   </si>
   <si>
-    <t>F1B</t>
-[...5 lines deleted...]
-    <t>Emir Hajdarevic</t>
+    <t>Mehmet Saim Gurer</t>
+  </si>
+  <si>
+    <t>Tomaž Hribar</t>
+  </si>
+  <si>
+    <t>Lara Maria Horak (J)</t>
+  </si>
+  <si>
+    <t>Karl Männik</t>
+  </si>
+  <si>
+    <t>Iulian Tutelea</t>
+  </si>
+  <si>
+    <t>Klaudia Kujnischova (J)</t>
+  </si>
+  <si>
+    <t>Peter Martin</t>
+  </si>
+  <si>
+    <t>Leszek Kryszczuk</t>
   </si>
   <si>
     <t>Malik Cabaravdic</t>
   </si>
   <si>
+    <t>Axel Olsson Segerström</t>
+  </si>
+  <si>
+    <t>Svetozar Gostojić</t>
+  </si>
+  <si>
+    <t>Vinko Tomljanović</t>
+  </si>
+  <si>
+    <t>Slađana Tomić Gostojić</t>
+  </si>
+  <si>
+    <t>Aydin Nayin</t>
+  </si>
+  <si>
+    <t>Oleg Kulakovsky</t>
+  </si>
+  <si>
+    <t>Adam Krawiec</t>
+  </si>
+  <si>
+    <t>Marius Bliujus</t>
+  </si>
+  <si>
+    <t>Marc Marilier</t>
+  </si>
+  <si>
+    <t>Matti Lihtamo</t>
+  </si>
+  <si>
+    <t>Benoit Jacquemin</t>
+  </si>
+  <si>
+    <t>Elouan Rigault (J)</t>
+  </si>
+  <si>
+    <t>Cristian Tutelea</t>
+  </si>
+  <si>
+    <t>Jan Cihak</t>
+  </si>
+  <si>
+    <t>Marian Popescu</t>
+  </si>
+  <si>
+    <t>Mihajlo Arsenov</t>
+  </si>
+  <si>
+    <t>Stanislav Babakaev</t>
+  </si>
+  <si>
+    <t>Dragan Stankovič</t>
+  </si>
+  <si>
+    <t>Vladislav Urban</t>
+  </si>
+  <si>
+    <t>Stanisław Skibicki</t>
+  </si>
+  <si>
+    <t>Genko N. Petrov</t>
+  </si>
+  <si>
+    <t>Aleksandra Senderáková (J)</t>
+  </si>
+  <si>
+    <t>Urs Muntwyler</t>
+  </si>
+  <si>
+    <t>Tapio Linkosalo</t>
+  </si>
+  <si>
+    <t>Renato Nicosia</t>
+  </si>
+  <si>
+    <t>Kristina I. Ivanova</t>
+  </si>
+  <si>
+    <t>Vegar Nereng</t>
+  </si>
+  <si>
+    <t>Silvano Tonetti</t>
+  </si>
+  <si>
+    <t>Božo Grubić</t>
+  </si>
+  <si>
+    <t>Aleksandar Cvetanovski</t>
+  </si>
+  <si>
+    <t>Petar Cvetanovski</t>
+  </si>
+  <si>
+    <t>Artur  Khudoyan</t>
+  </si>
+  <si>
+    <t>ARM</t>
+  </si>
+  <si>
     <t>Adna Jusufbasic</t>
   </si>
   <si>
     <t>Valentin H. Savov</t>
   </si>
   <si>
-    <t>Genko N. Petrov</t>
-[...175 lines deleted...]
-  <si>
     <t>Kateryna Velychko</t>
   </si>
   <si>
-    <t>Artur  Khudoyan</t>
-[...4 lines deleted...]
-  <si>
     <t>2026 FAI F1ABCQ EUROPEAN CHAMPIONSHIP - F1B team results</t>
   </si>
   <si>
+    <t>Norway</t>
+  </si>
+  <si>
     <t>Armenia</t>
   </si>
   <si>
-    <t>Norway</t>
-[...1 lines deleted...]
-  <si>
     <t>2026 FAI F1ABCQ EUROPEAN CHAMPIONSHIP - F1C individual results</t>
   </si>
   <si>
+    <t>Vasyl Zosymenko</t>
+  </si>
+  <si>
+    <t>F1C</t>
+  </si>
+  <si>
+    <t>Viacheslav Aleksandrov</t>
+  </si>
+  <si>
+    <t>Mariusz Gąsiorowski</t>
+  </si>
+  <si>
+    <t>Claus-Peter Wachtler</t>
+  </si>
+  <si>
+    <t>Shlomo Nagari</t>
+  </si>
+  <si>
+    <t>Agoston Sarkany</t>
+  </si>
+  <si>
+    <t>Alan Jack</t>
+  </si>
+  <si>
     <t>Gauthier Briere</t>
   </si>
   <si>
-    <t>F1C</t>
+    <t>Giorgio Venuti</t>
+  </si>
+  <si>
+    <t>Boris Markušić</t>
+  </si>
+  <si>
+    <t>Dragan Lakic</t>
+  </si>
+  <si>
+    <t>Arunas Grasys</t>
+  </si>
+  <si>
+    <t>Simon Dixon</t>
+  </si>
+  <si>
+    <t>Neil Allen</t>
+  </si>
+  <si>
+    <t>Daniel Seifert</t>
+  </si>
+  <si>
+    <t>Edward Burek</t>
+  </si>
+  <si>
+    <t>Darko Raić</t>
+  </si>
+  <si>
+    <t>Oleg Gryshkov</t>
   </si>
   <si>
     <t>Francois Ducassou</t>
   </si>
   <si>
+    <t>Danas Babenskas</t>
+  </si>
+  <si>
+    <t>Henrikas Aukstakis</t>
+  </si>
+  <si>
+    <t>Darijo Jermol</t>
+  </si>
+  <si>
     <t>Petyo S. Genchev</t>
   </si>
   <si>
+    <t>Michael Mashiach</t>
+  </si>
+  <si>
+    <t>Avi Elyakim</t>
+  </si>
+  <si>
+    <t>Željko Grepl</t>
+  </si>
+  <si>
+    <t>Branko Bijelic</t>
+  </si>
+  <si>
+    <t>Volodymyr Sychov</t>
+  </si>
+  <si>
+    <t>Philipp Seifert</t>
+  </si>
+  <si>
+    <t>Dominik Pelka</t>
+  </si>
+  <si>
+    <t>Soma Bauer</t>
+  </si>
+  <si>
+    <t>Mitko Cvetanovski</t>
+  </si>
+  <si>
     <t>Stancho H. Dobrev</t>
   </si>
   <si>
-    <t>Darijo Jermol</t>
-[...26 lines deleted...]
-    <t>Simon Dixon</t>
+    <t>Balázs Bauer</t>
   </si>
   <si>
     <t>Szonja Bauer</t>
   </si>
   <si>
-    <t>Soma Bauer</t>
-[...28 lines deleted...]
-  <si>
     <t>Kosta Stojanovski</t>
   </si>
   <si>
-    <t>Mitko Cvetanovski</t>
-[...28 lines deleted...]
-  <si>
     <t>Serhiy Katyba</t>
   </si>
   <si>
     <t>2026 FAI F1ABCQ EUROPEAN CHAMPIONSHIP - F1C team results</t>
-  </si>
-[...1 lines deleted...]
-    <t>New Zealand</t>
   </si>
   <si>
     <t>2026 FAI F1ABCQ EUROPEAN CHAMPIONSHIP - F1Q individual results</t>
   </si>
   <si>
     <t>Franco Gradi</t>
   </si>
   <si>
     <t>F1Q</t>
   </si>
   <si>
     <t>André Seifert</t>
   </si>
   <si>
     <t>Petri Pitkanen</t>
   </si>
   <si>
     <t>Oleksandr Maksymov</t>
   </si>
   <si>
     <t>Eitan Habba</t>
   </si>
   <si>
     <t>Franciszek Jędrysiak</t>
   </si>
@@ -1364,54 +1358,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S337"/>
+  <dimension ref="A1:S336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="R337" sqref="R337"/>
+      <selection activeCell="R336" sqref="R336"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="6" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -6618,4280 +6612,6320 @@
         <v>12</v>
       </c>
       <c r="M120" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O120" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P120" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R120" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S120" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:19">
-      <c r="A121" s="9"/>
+      <c r="A121" s="9">
+        <v>1</v>
+      </c>
       <c r="B121" t="s">
+        <v>62</v>
+      </c>
+      <c r="C121">
+        <v>17200</v>
+      </c>
+      <c r="D121" t="s">
+        <v>63</v>
+      </c>
+      <c r="E121" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="C121">
-[...15 lines deleted...]
-      <c r="M121" s="4"/>
+      <c r="F121" s="4">
+        <v>240</v>
+      </c>
+      <c r="G121" s="4">
+        <v>240</v>
+      </c>
+      <c r="H121" s="4">
+        <v>180</v>
+      </c>
+      <c r="I121" s="4">
+        <v>180</v>
+      </c>
+      <c r="J121" s="4">
+        <v>180</v>
+      </c>
+      <c r="K121" s="4">
+        <v>180</v>
+      </c>
+      <c r="L121" s="4">
+        <v>180</v>
+      </c>
+      <c r="M121" s="4">
+        <v>399</v>
+      </c>
       <c r="N121" s="4"/>
       <c r="O121" s="4"/>
       <c r="P121" s="4"/>
       <c r="Q121" s="4"/>
       <c r="R121" s="4"/>
-      <c r="S121" s="4"/>
+      <c r="S121" s="4">
+        <v>1779</v>
+      </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C122">
-        <v>83719</v>
+        <v>16850</v>
       </c>
       <c r="D122" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M122" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F122" s="4">
+        <v>240</v>
+      </c>
+      <c r="G122" s="4">
+        <v>240</v>
+      </c>
+      <c r="H122" s="4">
+        <v>180</v>
+      </c>
+      <c r="I122" s="4">
+        <v>180</v>
+      </c>
+      <c r="J122" s="4">
+        <v>180</v>
+      </c>
+      <c r="K122" s="4">
+        <v>180</v>
+      </c>
+      <c r="L122" s="4">
+        <v>180</v>
+      </c>
+      <c r="M122" s="4">
+        <v>393</v>
+      </c>
       <c r="N122" s="4"/>
       <c r="O122" s="4"/>
       <c r="P122" s="4"/>
       <c r="Q122" s="4"/>
       <c r="R122" s="4"/>
-      <c r="S122" s="4"/>
+      <c r="S122" s="4">
+        <v>1773</v>
+      </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C123">
-        <v>100850</v>
+        <v>29163</v>
       </c>
       <c r="D123" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M123" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F123" s="4">
+        <v>240</v>
+      </c>
+      <c r="G123" s="4">
+        <v>240</v>
+      </c>
+      <c r="H123" s="4">
+        <v>180</v>
+      </c>
+      <c r="I123" s="4">
+        <v>180</v>
+      </c>
+      <c r="J123" s="4">
+        <v>180</v>
+      </c>
+      <c r="K123" s="4">
+        <v>180</v>
+      </c>
+      <c r="L123" s="4">
+        <v>180</v>
+      </c>
+      <c r="M123" s="4">
+        <v>367</v>
+      </c>
       <c r="N123" s="4"/>
       <c r="O123" s="4"/>
       <c r="P123" s="4"/>
       <c r="Q123" s="4"/>
       <c r="R123" s="4"/>
-      <c r="S123" s="4"/>
+      <c r="S123" s="4">
+        <v>1747</v>
+      </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C124">
-        <v>15602</v>
+        <v>27163</v>
       </c>
       <c r="D124" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M124" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F124" s="4">
+        <v>240</v>
+      </c>
+      <c r="G124" s="4">
+        <v>240</v>
+      </c>
+      <c r="H124" s="4">
+        <v>180</v>
+      </c>
+      <c r="I124" s="4">
+        <v>180</v>
+      </c>
+      <c r="J124" s="4">
+        <v>180</v>
+      </c>
+      <c r="K124" s="4">
+        <v>180</v>
+      </c>
+      <c r="L124" s="4">
+        <v>180</v>
+      </c>
+      <c r="M124" s="4">
+        <v>363</v>
+      </c>
       <c r="N124" s="4"/>
       <c r="O124" s="4"/>
       <c r="P124" s="4"/>
       <c r="Q124" s="4"/>
       <c r="R124" s="4"/>
-      <c r="S124" s="4"/>
+      <c r="S124" s="4">
+        <v>1743</v>
+      </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" s="9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B125" t="s">
+        <v>165</v>
+      </c>
+      <c r="C125">
+        <v>63281</v>
+      </c>
+      <c r="D125" t="s">
         <v>166</v>
       </c>
-      <c r="C125">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M125" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F125" s="4">
+        <v>240</v>
+      </c>
+      <c r="G125" s="4">
+        <v>240</v>
+      </c>
+      <c r="H125" s="4">
+        <v>180</v>
+      </c>
+      <c r="I125" s="4">
+        <v>180</v>
+      </c>
+      <c r="J125" s="4">
+        <v>180</v>
+      </c>
+      <c r="K125" s="4">
+        <v>180</v>
+      </c>
+      <c r="L125" s="4">
+        <v>180</v>
+      </c>
+      <c r="M125" s="4">
+        <v>361</v>
+      </c>
       <c r="N125" s="4"/>
       <c r="O125" s="4"/>
       <c r="P125" s="4"/>
       <c r="Q125" s="4"/>
       <c r="R125" s="4"/>
-      <c r="S125" s="4"/>
+      <c r="S125" s="4">
+        <v>1741</v>
+      </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B126" t="s">
         <v>167</v>
       </c>
       <c r="C126">
-        <v>15934</v>
+        <v>109058</v>
       </c>
       <c r="D126" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M126" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F126" s="4">
+        <v>240</v>
+      </c>
+      <c r="G126" s="4">
+        <v>240</v>
+      </c>
+      <c r="H126" s="4">
+        <v>180</v>
+      </c>
+      <c r="I126" s="4">
+        <v>180</v>
+      </c>
+      <c r="J126" s="4">
+        <v>180</v>
+      </c>
+      <c r="K126" s="4">
+        <v>180</v>
+      </c>
+      <c r="L126" s="4">
+        <v>180</v>
+      </c>
+      <c r="M126" s="4">
+        <v>360</v>
+      </c>
       <c r="N126" s="4"/>
       <c r="O126" s="4"/>
       <c r="P126" s="4"/>
       <c r="Q126" s="4"/>
       <c r="R126" s="4"/>
-      <c r="S126" s="4"/>
+      <c r="S126" s="4">
+        <v>1740</v>
+      </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B127" t="s">
         <v>168</v>
       </c>
       <c r="C127">
-        <v>80200</v>
+        <v>68798</v>
       </c>
       <c r="D127" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M127" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F127" s="4">
+        <v>240</v>
+      </c>
+      <c r="G127" s="4">
+        <v>240</v>
+      </c>
+      <c r="H127" s="4">
+        <v>180</v>
+      </c>
+      <c r="I127" s="4">
+        <v>180</v>
+      </c>
+      <c r="J127" s="4">
+        <v>180</v>
+      </c>
+      <c r="K127" s="4">
+        <v>180</v>
+      </c>
+      <c r="L127" s="4">
+        <v>180</v>
+      </c>
+      <c r="M127" s="4">
+        <v>356</v>
+      </c>
       <c r="N127" s="4"/>
       <c r="O127" s="4"/>
       <c r="P127" s="4"/>
       <c r="Q127" s="4"/>
       <c r="R127" s="4"/>
-      <c r="S127" s="4"/>
+      <c r="S127" s="4">
+        <v>1736</v>
+      </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" s="9">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B128" t="s">
         <v>169</v>
       </c>
       <c r="C128">
-        <v>72056</v>
+        <v>102752</v>
       </c>
       <c r="D128" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="E128" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M128" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F128" s="4">
+        <v>240</v>
+      </c>
+      <c r="G128" s="4">
+        <v>240</v>
+      </c>
+      <c r="H128" s="4">
+        <v>180</v>
+      </c>
+      <c r="I128" s="4">
+        <v>180</v>
+      </c>
+      <c r="J128" s="4">
+        <v>180</v>
+      </c>
+      <c r="K128" s="4">
+        <v>180</v>
+      </c>
+      <c r="L128" s="4">
+        <v>180</v>
+      </c>
+      <c r="M128" s="4">
+        <v>355</v>
+      </c>
       <c r="N128" s="4"/>
       <c r="O128" s="4"/>
       <c r="P128" s="4"/>
       <c r="Q128" s="4"/>
       <c r="R128" s="4"/>
-      <c r="S128" s="4"/>
+      <c r="S128" s="4">
+        <v>1735</v>
+      </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>170</v>
       </c>
       <c r="C129">
-        <v>61279</v>
+        <v>17801</v>
       </c>
       <c r="D129" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M129" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F129" s="4">
+        <v>240</v>
+      </c>
+      <c r="G129" s="4">
+        <v>240</v>
+      </c>
+      <c r="H129" s="4">
+        <v>180</v>
+      </c>
+      <c r="I129" s="4">
+        <v>180</v>
+      </c>
+      <c r="J129" s="4">
+        <v>180</v>
+      </c>
+      <c r="K129" s="4">
+        <v>180</v>
+      </c>
+      <c r="L129" s="4">
+        <v>180</v>
+      </c>
+      <c r="M129" s="4">
+        <v>346</v>
+      </c>
       <c r="N129" s="4"/>
       <c r="O129" s="4"/>
       <c r="P129" s="4"/>
       <c r="Q129" s="4"/>
       <c r="R129" s="4"/>
-      <c r="S129" s="4"/>
+      <c r="S129" s="4">
+        <v>1726</v>
+      </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" s="9">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B130" t="s">
         <v>171</v>
       </c>
       <c r="C130">
-        <v>61367</v>
+        <v>83719</v>
       </c>
       <c r="D130" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E130" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M130" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F130" s="4">
+        <v>240</v>
+      </c>
+      <c r="G130" s="4">
+        <v>240</v>
+      </c>
+      <c r="H130" s="4">
+        <v>180</v>
+      </c>
+      <c r="I130" s="4">
+        <v>180</v>
+      </c>
+      <c r="J130" s="4">
+        <v>180</v>
+      </c>
+      <c r="K130" s="4">
+        <v>180</v>
+      </c>
+      <c r="L130" s="4">
+        <v>180</v>
+      </c>
+      <c r="M130" s="4">
+        <v>345</v>
+      </c>
       <c r="N130" s="4"/>
       <c r="O130" s="4"/>
       <c r="P130" s="4"/>
       <c r="Q130" s="4"/>
       <c r="R130" s="4"/>
-      <c r="S130" s="4"/>
+      <c r="S130" s="4">
+        <v>1725</v>
+      </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" s="9">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B131" t="s">
         <v>172</v>
       </c>
       <c r="C131">
-        <v>106175</v>
+        <v>61952</v>
       </c>
       <c r="D131" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M131" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F131" s="4">
+        <v>240</v>
+      </c>
+      <c r="G131" s="4">
+        <v>240</v>
+      </c>
+      <c r="H131" s="4">
+        <v>180</v>
+      </c>
+      <c r="I131" s="4">
+        <v>180</v>
+      </c>
+      <c r="J131" s="4">
+        <v>180</v>
+      </c>
+      <c r="K131" s="4">
+        <v>180</v>
+      </c>
+      <c r="L131" s="4">
+        <v>180</v>
+      </c>
+      <c r="M131" s="4">
+        <v>341</v>
+      </c>
       <c r="N131" s="4"/>
       <c r="O131" s="4"/>
       <c r="P131" s="4"/>
       <c r="Q131" s="4"/>
       <c r="R131" s="4"/>
-      <c r="S131" s="4"/>
+      <c r="S131" s="4">
+        <v>1721</v>
+      </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" s="9">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B132" t="s">
         <v>173</v>
       </c>
       <c r="C132">
-        <v>30508</v>
+        <v>19288</v>
       </c>
       <c r="D132" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E132" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M132" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F132" s="4">
+        <v>240</v>
+      </c>
+      <c r="G132" s="4">
+        <v>240</v>
+      </c>
+      <c r="H132" s="4">
+        <v>180</v>
+      </c>
+      <c r="I132" s="4">
+        <v>180</v>
+      </c>
+      <c r="J132" s="4">
+        <v>180</v>
+      </c>
+      <c r="K132" s="4">
+        <v>180</v>
+      </c>
+      <c r="L132" s="4">
+        <v>180</v>
+      </c>
+      <c r="M132" s="4">
+        <v>334</v>
+      </c>
       <c r="N132" s="4"/>
       <c r="O132" s="4"/>
       <c r="P132" s="4"/>
       <c r="Q132" s="4"/>
       <c r="R132" s="4"/>
-      <c r="S132" s="4"/>
+      <c r="S132" s="4">
+        <v>1714</v>
+      </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" s="9">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B133" t="s">
         <v>174</v>
       </c>
       <c r="C133">
-        <v>16850</v>
+        <v>19524</v>
       </c>
       <c r="D133" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M133" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F133" s="4">
+        <v>240</v>
+      </c>
+      <c r="G133" s="4">
+        <v>240</v>
+      </c>
+      <c r="H133" s="4">
+        <v>180</v>
+      </c>
+      <c r="I133" s="4">
+        <v>180</v>
+      </c>
+      <c r="J133" s="4">
+        <v>180</v>
+      </c>
+      <c r="K133" s="4">
+        <v>180</v>
+      </c>
+      <c r="L133" s="4">
+        <v>180</v>
+      </c>
+      <c r="M133" s="4">
+        <v>331</v>
+      </c>
       <c r="N133" s="4"/>
       <c r="O133" s="4"/>
       <c r="P133" s="4"/>
       <c r="Q133" s="4"/>
       <c r="R133" s="4"/>
-      <c r="S133" s="4"/>
+      <c r="S133" s="4">
+        <v>1711</v>
+      </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" s="9">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>175</v>
       </c>
       <c r="C134">
-        <v>16966</v>
+        <v>159582</v>
       </c>
       <c r="D134" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M134" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F134" s="4">
+        <v>240</v>
+      </c>
+      <c r="G134" s="4">
+        <v>240</v>
+      </c>
+      <c r="H134" s="4">
+        <v>180</v>
+      </c>
+      <c r="I134" s="4">
+        <v>180</v>
+      </c>
+      <c r="J134" s="4">
+        <v>180</v>
+      </c>
+      <c r="K134" s="4">
+        <v>180</v>
+      </c>
+      <c r="L134" s="4">
+        <v>180</v>
+      </c>
+      <c r="M134" s="4">
+        <v>330</v>
+      </c>
       <c r="N134" s="4"/>
       <c r="O134" s="4"/>
       <c r="P134" s="4"/>
       <c r="Q134" s="4"/>
       <c r="R134" s="4"/>
-      <c r="S134" s="4"/>
+      <c r="S134" s="4">
+        <v>1710</v>
+      </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" s="9">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B135" t="s">
-        <v>62</v>
+        <v>176</v>
       </c>
       <c r="C135">
-        <v>17200</v>
+        <v>21251</v>
       </c>
       <c r="D135" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M135" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F135" s="4">
+        <v>240</v>
+      </c>
+      <c r="G135" s="4">
+        <v>240</v>
+      </c>
+      <c r="H135" s="4">
+        <v>180</v>
+      </c>
+      <c r="I135" s="4">
+        <v>180</v>
+      </c>
+      <c r="J135" s="4">
+        <v>180</v>
+      </c>
+      <c r="K135" s="4">
+        <v>180</v>
+      </c>
+      <c r="L135" s="4">
+        <v>180</v>
+      </c>
+      <c r="M135" s="4">
+        <v>330</v>
+      </c>
       <c r="N135" s="4"/>
       <c r="O135" s="4"/>
       <c r="P135" s="4"/>
       <c r="Q135" s="4"/>
       <c r="R135" s="4"/>
-      <c r="S135" s="4"/>
+      <c r="S135" s="4">
+        <v>1710</v>
+      </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" s="9">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B136" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C136">
-        <v>17801</v>
+        <v>137969</v>
       </c>
       <c r="D136" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M136" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F136" s="4">
+        <v>240</v>
+      </c>
+      <c r="G136" s="4">
+        <v>240</v>
+      </c>
+      <c r="H136" s="4">
+        <v>180</v>
+      </c>
+      <c r="I136" s="4">
+        <v>180</v>
+      </c>
+      <c r="J136" s="4">
+        <v>180</v>
+      </c>
+      <c r="K136" s="4">
+        <v>180</v>
+      </c>
+      <c r="L136" s="4">
+        <v>180</v>
+      </c>
+      <c r="M136" s="4">
+        <v>328</v>
+      </c>
       <c r="N136" s="4"/>
       <c r="O136" s="4"/>
       <c r="P136" s="4"/>
       <c r="Q136" s="4"/>
       <c r="R136" s="4"/>
-      <c r="S136" s="4"/>
+      <c r="S136" s="4">
+        <v>1708</v>
+      </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" s="9">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B137" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C137">
-        <v>17800</v>
+        <v>61367</v>
       </c>
       <c r="D137" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M137" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F137" s="4">
+        <v>240</v>
+      </c>
+      <c r="G137" s="4">
+        <v>240</v>
+      </c>
+      <c r="H137" s="4">
+        <v>180</v>
+      </c>
+      <c r="I137" s="4">
+        <v>180</v>
+      </c>
+      <c r="J137" s="4">
+        <v>180</v>
+      </c>
+      <c r="K137" s="4">
+        <v>180</v>
+      </c>
+      <c r="L137" s="4">
+        <v>180</v>
+      </c>
+      <c r="M137" s="4">
+        <v>326</v>
+      </c>
       <c r="N137" s="4"/>
       <c r="O137" s="4"/>
       <c r="P137" s="4"/>
       <c r="Q137" s="4"/>
       <c r="R137" s="4"/>
-      <c r="S137" s="4"/>
+      <c r="S137" s="4">
+        <v>1706</v>
+      </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" s="9">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B138" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C138">
-        <v>159582</v>
+        <v>80178</v>
       </c>
       <c r="D138" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M138" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F138" s="4">
+        <v>240</v>
+      </c>
+      <c r="G138" s="4">
+        <v>240</v>
+      </c>
+      <c r="H138" s="4">
+        <v>180</v>
+      </c>
+      <c r="I138" s="4">
+        <v>180</v>
+      </c>
+      <c r="J138" s="4">
+        <v>180</v>
+      </c>
+      <c r="K138" s="4">
+        <v>180</v>
+      </c>
+      <c r="L138" s="4">
+        <v>180</v>
+      </c>
+      <c r="M138" s="4">
+        <v>314</v>
+      </c>
       <c r="N138" s="4"/>
       <c r="O138" s="4"/>
       <c r="P138" s="4"/>
       <c r="Q138" s="4"/>
       <c r="R138" s="4"/>
-      <c r="S138" s="4"/>
+      <c r="S138" s="4">
+        <v>1694</v>
+      </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" s="9">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B139" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C139">
-        <v>10019</v>
+        <v>10088</v>
       </c>
       <c r="D139" t="s">
         <v>21</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M139" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F139" s="4">
+        <v>240</v>
+      </c>
+      <c r="G139" s="4">
+        <v>240</v>
+      </c>
+      <c r="H139" s="4">
+        <v>180</v>
+      </c>
+      <c r="I139" s="4">
+        <v>180</v>
+      </c>
+      <c r="J139" s="4">
+        <v>180</v>
+      </c>
+      <c r="K139" s="4">
+        <v>180</v>
+      </c>
+      <c r="L139" s="4">
+        <v>180</v>
+      </c>
+      <c r="M139" s="4">
+        <v>310</v>
+      </c>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
       <c r="P139" s="4"/>
       <c r="Q139" s="4"/>
       <c r="R139" s="4"/>
-      <c r="S139" s="4"/>
+      <c r="S139" s="4">
+        <v>1690</v>
+      </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" s="9">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B140" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C140">
-        <v>10088</v>
+        <v>106175</v>
       </c>
       <c r="D140" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M140" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F140" s="4">
+        <v>240</v>
+      </c>
+      <c r="G140" s="4">
+        <v>240</v>
+      </c>
+      <c r="H140" s="4">
+        <v>180</v>
+      </c>
+      <c r="I140" s="4">
+        <v>180</v>
+      </c>
+      <c r="J140" s="4">
+        <v>180</v>
+      </c>
+      <c r="K140" s="4">
+        <v>180</v>
+      </c>
+      <c r="L140" s="4">
+        <v>180</v>
+      </c>
+      <c r="M140" s="4">
+        <v>278</v>
+      </c>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
-      <c r="S140" s="4"/>
+      <c r="S140" s="4">
+        <v>1658</v>
+      </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" s="9">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B141" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C141">
-        <v>10142</v>
+        <v>100850</v>
       </c>
       <c r="D141" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M141" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F141" s="4">
+        <v>240</v>
+      </c>
+      <c r="G141" s="4">
+        <v>240</v>
+      </c>
+      <c r="H141" s="4">
+        <v>180</v>
+      </c>
+      <c r="I141" s="4">
+        <v>180</v>
+      </c>
+      <c r="J141" s="4">
+        <v>180</v>
+      </c>
+      <c r="K141" s="4">
+        <v>180</v>
+      </c>
+      <c r="L141" s="4">
+        <v>180</v>
+      </c>
+      <c r="M141" s="4">
+        <v>264</v>
+      </c>
       <c r="N141" s="4"/>
       <c r="O141" s="4"/>
       <c r="P141" s="4"/>
       <c r="Q141" s="4"/>
       <c r="R141" s="4"/>
-      <c r="S141" s="4"/>
+      <c r="S141" s="4">
+        <v>1644</v>
+      </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" s="9">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B142" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C142">
-        <v>166895</v>
+        <v>10974</v>
       </c>
       <c r="D142" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="E142" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M142" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F142" s="4">
+        <v>240</v>
+      </c>
+      <c r="G142" s="4">
+        <v>240</v>
+      </c>
+      <c r="H142" s="4">
+        <v>180</v>
+      </c>
+      <c r="I142" s="4">
+        <v>180</v>
+      </c>
+      <c r="J142" s="4">
+        <v>180</v>
+      </c>
+      <c r="K142" s="4">
+        <v>180</v>
+      </c>
+      <c r="L142" s="4">
+        <v>180</v>
+      </c>
+      <c r="M142" s="4">
+        <v>210</v>
+      </c>
       <c r="N142" s="4"/>
       <c r="O142" s="4"/>
       <c r="P142" s="4"/>
       <c r="Q142" s="4"/>
       <c r="R142" s="4"/>
-      <c r="S142" s="4"/>
+      <c r="S142" s="4">
+        <v>1590</v>
+      </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" s="9">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B143" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C143">
-        <v>114581</v>
+        <v>83473</v>
       </c>
       <c r="D143" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-      <c r="M143" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F143" s="4">
+        <v>240</v>
+      </c>
+      <c r="G143" s="4">
+        <v>240</v>
+      </c>
+      <c r="H143" s="4">
+        <v>180</v>
+      </c>
+      <c r="I143" s="4">
+        <v>180</v>
+      </c>
+      <c r="J143" s="4">
+        <v>180</v>
+      </c>
+      <c r="K143" s="4">
+        <v>180</v>
+      </c>
+      <c r="L143" s="4">
+        <v>180</v>
+      </c>
+      <c r="M143" s="4">
+        <v>10</v>
+      </c>
       <c r="N143" s="4"/>
       <c r="O143" s="4"/>
       <c r="P143" s="4"/>
       <c r="Q143" s="4"/>
       <c r="R143" s="4"/>
-      <c r="S143" s="4"/>
+      <c r="S143" s="4">
+        <v>1390</v>
+      </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" s="9">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B144" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C144">
-        <v>60075</v>
+        <v>68482</v>
       </c>
       <c r="D144" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="E144" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L144" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F144" s="4">
+        <v>240</v>
+      </c>
+      <c r="G144" s="4">
+        <v>240</v>
+      </c>
+      <c r="H144" s="4">
+        <v>180</v>
+      </c>
+      <c r="I144" s="4">
+        <v>180</v>
+      </c>
+      <c r="J144" s="4">
+        <v>180</v>
+      </c>
+      <c r="K144" s="4">
+        <v>180</v>
+      </c>
+      <c r="L144" s="4">
+        <v>180</v>
+      </c>
       <c r="M144" s="4"/>
       <c r="N144" s="4"/>
       <c r="O144" s="4"/>
       <c r="P144" s="4"/>
       <c r="Q144" s="4"/>
       <c r="R144" s="4"/>
-      <c r="S144" s="4"/>
+      <c r="S144" s="4">
+        <v>1380</v>
+      </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" s="9">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B145" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C145">
-        <v>181118</v>
+        <v>130751</v>
       </c>
       <c r="D145" t="s">
         <v>57</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L145" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F145" s="4">
+        <v>228</v>
+      </c>
+      <c r="G145" s="4">
+        <v>240</v>
+      </c>
+      <c r="H145" s="4">
+        <v>180</v>
+      </c>
+      <c r="I145" s="4">
+        <v>180</v>
+      </c>
+      <c r="J145" s="4">
+        <v>180</v>
+      </c>
+      <c r="K145" s="4">
+        <v>180</v>
+      </c>
+      <c r="L145" s="4">
+        <v>180</v>
+      </c>
       <c r="M145" s="4"/>
       <c r="N145" s="4"/>
       <c r="O145" s="4"/>
       <c r="P145" s="4"/>
       <c r="Q145" s="4"/>
       <c r="R145" s="4"/>
-      <c r="S145" s="4"/>
+      <c r="S145" s="4">
+        <v>1368</v>
+      </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" s="9">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B146" t="s">
-        <v>186</v>
+        <v>73</v>
       </c>
       <c r="C146">
-        <v>19288</v>
+        <v>24737</v>
       </c>
       <c r="D146" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="E146" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L146" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F146" s="4">
+        <v>240</v>
+      </c>
+      <c r="G146" s="4">
+        <v>240</v>
+      </c>
+      <c r="H146" s="4">
+        <v>167</v>
+      </c>
+      <c r="I146" s="4">
+        <v>180</v>
+      </c>
+      <c r="J146" s="4">
+        <v>180</v>
+      </c>
+      <c r="K146" s="4">
+        <v>180</v>
+      </c>
+      <c r="L146" s="4">
+        <v>180</v>
+      </c>
       <c r="M146" s="4"/>
       <c r="N146" s="4"/>
       <c r="O146" s="4"/>
       <c r="P146" s="4"/>
       <c r="Q146" s="4"/>
       <c r="R146" s="4"/>
-      <c r="S146" s="4"/>
+      <c r="S146" s="4">
+        <v>1367</v>
+      </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" s="9">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B147" t="s">
         <v>187</v>
       </c>
       <c r="C147">
-        <v>19524</v>
+        <v>17800</v>
       </c>
       <c r="D147" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L147" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F147" s="4">
+        <v>240</v>
+      </c>
+      <c r="G147" s="4">
+        <v>224</v>
+      </c>
+      <c r="H147" s="4">
+        <v>180</v>
+      </c>
+      <c r="I147" s="4">
+        <v>180</v>
+      </c>
+      <c r="J147" s="4">
+        <v>180</v>
+      </c>
+      <c r="K147" s="4">
+        <v>180</v>
+      </c>
+      <c r="L147" s="4">
+        <v>180</v>
+      </c>
       <c r="M147" s="4"/>
       <c r="N147" s="4"/>
       <c r="O147" s="4"/>
       <c r="P147" s="4"/>
       <c r="Q147" s="4"/>
       <c r="R147" s="4"/>
-      <c r="S147" s="4"/>
+      <c r="S147" s="4">
+        <v>1364</v>
+      </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" s="9">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B148" t="s">
         <v>188</v>
       </c>
       <c r="C148">
-        <v>130751</v>
+        <v>122913</v>
       </c>
       <c r="D148" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E148" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="F148" s="4">
+        <v>240</v>
+      </c>
+      <c r="G148" s="4">
+        <v>240</v>
+      </c>
+      <c r="H148" s="4">
         <v>162</v>
       </c>
-      <c r="F148" s="4"/>
-[...5 lines deleted...]
-      <c r="L148" s="4"/>
+      <c r="I148" s="4">
+        <v>180</v>
+      </c>
+      <c r="J148" s="4">
+        <v>180</v>
+      </c>
+      <c r="K148" s="4">
+        <v>180</v>
+      </c>
+      <c r="L148" s="4">
+        <v>180</v>
+      </c>
       <c r="M148" s="4"/>
       <c r="N148" s="4"/>
       <c r="O148" s="4"/>
       <c r="P148" s="4"/>
       <c r="Q148" s="4"/>
       <c r="R148" s="4"/>
-      <c r="S148" s="4"/>
+      <c r="S148" s="4">
+        <v>1362</v>
+      </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" s="9">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B149" t="s">
         <v>189</v>
       </c>
       <c r="C149">
-        <v>66367</v>
+        <v>119364</v>
       </c>
       <c r="D149" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L149" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F149" s="4">
+        <v>227</v>
+      </c>
+      <c r="G149" s="4">
+        <v>240</v>
+      </c>
+      <c r="H149" s="4">
+        <v>175</v>
+      </c>
+      <c r="I149" s="4">
+        <v>180</v>
+      </c>
+      <c r="J149" s="4">
+        <v>180</v>
+      </c>
+      <c r="K149" s="4">
+        <v>180</v>
+      </c>
+      <c r="L149" s="4">
+        <v>180</v>
+      </c>
       <c r="M149" s="4"/>
       <c r="N149" s="4"/>
       <c r="O149" s="4"/>
       <c r="P149" s="4"/>
       <c r="Q149" s="4"/>
       <c r="R149" s="4"/>
-      <c r="S149" s="4"/>
+      <c r="S149" s="4">
+        <v>1362</v>
+      </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" s="9">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="B150" t="s">
         <v>190</v>
       </c>
       <c r="C150">
-        <v>68798</v>
+        <v>66367</v>
       </c>
       <c r="D150" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L150" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F150" s="4">
+        <v>217</v>
+      </c>
+      <c r="G150" s="4">
+        <v>240</v>
+      </c>
+      <c r="H150" s="4">
+        <v>180</v>
+      </c>
+      <c r="I150" s="4">
+        <v>180</v>
+      </c>
+      <c r="J150" s="4">
+        <v>180</v>
+      </c>
+      <c r="K150" s="4">
+        <v>180</v>
+      </c>
+      <c r="L150" s="4">
+        <v>180</v>
+      </c>
       <c r="M150" s="4"/>
       <c r="N150" s="4"/>
       <c r="O150" s="4"/>
       <c r="P150" s="4"/>
       <c r="Q150" s="4"/>
       <c r="R150" s="4"/>
-      <c r="S150" s="4"/>
+      <c r="S150" s="4">
+        <v>1357</v>
+      </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" s="9">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B151" t="s">
         <v>191</v>
       </c>
       <c r="C151">
-        <v>109058</v>
+        <v>65719</v>
       </c>
       <c r="D151" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L151" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F151" s="4">
+        <v>240</v>
+      </c>
+      <c r="G151" s="4">
+        <v>240</v>
+      </c>
+      <c r="H151" s="4">
+        <v>180</v>
+      </c>
+      <c r="I151" s="4">
+        <v>180</v>
+      </c>
+      <c r="J151" s="4">
+        <v>180</v>
+      </c>
+      <c r="K151" s="4">
+        <v>180</v>
+      </c>
+      <c r="L151" s="4">
+        <v>156</v>
+      </c>
       <c r="M151" s="4"/>
       <c r="N151" s="4"/>
       <c r="O151" s="4"/>
       <c r="P151" s="4"/>
       <c r="Q151" s="4"/>
       <c r="R151" s="4"/>
-      <c r="S151" s="4"/>
+      <c r="S151" s="4">
+        <v>1356</v>
+      </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" s="9">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B152" t="s">
         <v>192</v>
       </c>
       <c r="C152">
-        <v>137969</v>
+        <v>15602</v>
       </c>
       <c r="D152" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E152" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L152" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F152" s="4">
+        <v>240</v>
+      </c>
+      <c r="G152" s="4">
+        <v>240</v>
+      </c>
+      <c r="H152" s="4">
+        <v>180</v>
+      </c>
+      <c r="I152" s="4">
+        <v>155</v>
+      </c>
+      <c r="J152" s="4">
+        <v>180</v>
+      </c>
+      <c r="K152" s="4">
+        <v>180</v>
+      </c>
+      <c r="L152" s="4">
+        <v>180</v>
+      </c>
       <c r="M152" s="4"/>
       <c r="N152" s="4"/>
       <c r="O152" s="4"/>
       <c r="P152" s="4"/>
       <c r="Q152" s="4"/>
       <c r="R152" s="4"/>
-      <c r="S152" s="4"/>
+      <c r="S152" s="4">
+        <v>1355</v>
+      </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" s="9">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B153" t="s">
-        <v>193</v>
+        <v>23</v>
       </c>
       <c r="C153">
-        <v>92657</v>
+        <v>123646</v>
       </c>
       <c r="D153" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L153" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F153" s="4">
+        <v>240</v>
+      </c>
+      <c r="G153" s="4">
+        <v>240</v>
+      </c>
+      <c r="H153" s="4">
+        <v>180</v>
+      </c>
+      <c r="I153" s="4">
+        <v>180</v>
+      </c>
+      <c r="J153" s="4">
+        <v>152</v>
+      </c>
+      <c r="K153" s="4">
+        <v>180</v>
+      </c>
+      <c r="L153" s="4">
+        <v>180</v>
+      </c>
       <c r="M153" s="4"/>
       <c r="N153" s="4"/>
       <c r="O153" s="4"/>
       <c r="P153" s="4"/>
       <c r="Q153" s="4"/>
       <c r="R153" s="4"/>
-      <c r="S153" s="4"/>
+      <c r="S153" s="4">
+        <v>1352</v>
+      </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" s="9">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B154" t="s">
-        <v>99</v>
+        <v>193</v>
       </c>
       <c r="C154">
-        <v>124459</v>
+        <v>159289</v>
       </c>
       <c r="D154" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="E154" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L154" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F154" s="4">
+        <v>240</v>
+      </c>
+      <c r="G154" s="4">
+        <v>240</v>
+      </c>
+      <c r="H154" s="4">
+        <v>180</v>
+      </c>
+      <c r="I154" s="4">
+        <v>180</v>
+      </c>
+      <c r="J154" s="4">
+        <v>180</v>
+      </c>
+      <c r="K154" s="4">
+        <v>180</v>
+      </c>
+      <c r="L154" s="4">
+        <v>151</v>
+      </c>
       <c r="M154" s="4"/>
       <c r="N154" s="4"/>
       <c r="O154" s="4"/>
       <c r="P154" s="4"/>
       <c r="Q154" s="4"/>
       <c r="R154" s="4"/>
-      <c r="S154" s="4"/>
+      <c r="S154" s="4">
+        <v>1351</v>
+      </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" s="9">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B155" t="s">
         <v>194</v>
       </c>
       <c r="C155">
-        <v>66528</v>
+        <v>61954</v>
       </c>
       <c r="D155" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L155" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F155" s="4">
+        <v>240</v>
+      </c>
+      <c r="G155" s="4">
+        <v>240</v>
+      </c>
+      <c r="H155" s="4">
+        <v>180</v>
+      </c>
+      <c r="I155" s="4">
+        <v>150</v>
+      </c>
+      <c r="J155" s="4">
+        <v>180</v>
+      </c>
+      <c r="K155" s="4">
+        <v>180</v>
+      </c>
+      <c r="L155" s="4">
+        <v>180</v>
+      </c>
       <c r="M155" s="4"/>
       <c r="N155" s="4"/>
       <c r="O155" s="4"/>
       <c r="P155" s="4"/>
       <c r="Q155" s="4"/>
       <c r="R155" s="4"/>
-      <c r="S155" s="4"/>
+      <c r="S155" s="4">
+        <v>1350</v>
+      </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" s="9">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B156" t="s">
         <v>195</v>
       </c>
       <c r="C156">
-        <v>27163</v>
+        <v>61279</v>
       </c>
       <c r="D156" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E156" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L156" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F156" s="4">
+        <v>240</v>
+      </c>
+      <c r="G156" s="4">
+        <v>240</v>
+      </c>
+      <c r="H156" s="4">
+        <v>146</v>
+      </c>
+      <c r="I156" s="4">
+        <v>180</v>
+      </c>
+      <c r="J156" s="4">
+        <v>180</v>
+      </c>
+      <c r="K156" s="4">
+        <v>180</v>
+      </c>
+      <c r="L156" s="4">
+        <v>180</v>
+      </c>
       <c r="M156" s="4"/>
       <c r="N156" s="4"/>
       <c r="O156" s="4"/>
       <c r="P156" s="4"/>
       <c r="Q156" s="4"/>
       <c r="R156" s="4"/>
-      <c r="S156" s="4"/>
+      <c r="S156" s="4">
+        <v>1346</v>
+      </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" s="9">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B157" t="s">
         <v>196</v>
       </c>
       <c r="C157">
-        <v>111410</v>
+        <v>165705</v>
       </c>
       <c r="D157" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L157" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F157" s="4">
+        <v>240</v>
+      </c>
+      <c r="G157" s="4">
+        <v>240</v>
+      </c>
+      <c r="H157" s="4">
+        <v>180</v>
+      </c>
+      <c r="I157" s="4">
+        <v>146</v>
+      </c>
+      <c r="J157" s="4">
+        <v>180</v>
+      </c>
+      <c r="K157" s="4">
+        <v>180</v>
+      </c>
+      <c r="L157" s="4">
+        <v>180</v>
+      </c>
       <c r="M157" s="4"/>
       <c r="N157" s="4"/>
       <c r="O157" s="4"/>
       <c r="P157" s="4"/>
       <c r="Q157" s="4"/>
       <c r="R157" s="4"/>
-      <c r="S157" s="4"/>
+      <c r="S157" s="4">
+        <v>1346</v>
+      </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" s="9">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B158" t="s">
         <v>197</v>
       </c>
       <c r="C158">
-        <v>21251</v>
+        <v>83315</v>
       </c>
       <c r="D158" t="s">
-        <v>30</v>
+        <v>108</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L158" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F158" s="4">
+        <v>206</v>
+      </c>
+      <c r="G158" s="4">
+        <v>240</v>
+      </c>
+      <c r="H158" s="4">
+        <v>180</v>
+      </c>
+      <c r="I158" s="4">
+        <v>180</v>
+      </c>
+      <c r="J158" s="4">
+        <v>180</v>
+      </c>
+      <c r="K158" s="4">
+        <v>180</v>
+      </c>
+      <c r="L158" s="4">
+        <v>180</v>
+      </c>
       <c r="M158" s="4"/>
       <c r="N158" s="4"/>
       <c r="O158" s="4"/>
       <c r="P158" s="4"/>
       <c r="Q158" s="4"/>
       <c r="R158" s="4"/>
-      <c r="S158" s="4"/>
+      <c r="S158" s="4">
+        <v>1346</v>
+      </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" s="9">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="B159" t="s">
         <v>198</v>
       </c>
       <c r="C159">
-        <v>114215</v>
+        <v>87101</v>
       </c>
       <c r="D159" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L159" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F159" s="4">
+        <v>240</v>
+      </c>
+      <c r="G159" s="4">
+        <v>205</v>
+      </c>
+      <c r="H159" s="4">
+        <v>180</v>
+      </c>
+      <c r="I159" s="4">
+        <v>180</v>
+      </c>
+      <c r="J159" s="4">
+        <v>180</v>
+      </c>
+      <c r="K159" s="4">
+        <v>180</v>
+      </c>
+      <c r="L159" s="4">
+        <v>180</v>
+      </c>
       <c r="M159" s="4"/>
       <c r="N159" s="4"/>
       <c r="O159" s="4"/>
       <c r="P159" s="4"/>
       <c r="Q159" s="4"/>
       <c r="R159" s="4"/>
-      <c r="S159" s="4"/>
+      <c r="S159" s="4">
+        <v>1345</v>
+      </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" s="9">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="B160" t="s">
         <v>199</v>
       </c>
       <c r="C160">
-        <v>84663</v>
+        <v>53787</v>
       </c>
       <c r="D160" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L160" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F160" s="4">
+        <v>240</v>
+      </c>
+      <c r="G160" s="4">
+        <v>198</v>
+      </c>
+      <c r="H160" s="4">
+        <v>180</v>
+      </c>
+      <c r="I160" s="4">
+        <v>180</v>
+      </c>
+      <c r="J160" s="4">
+        <v>180</v>
+      </c>
+      <c r="K160" s="4">
+        <v>180</v>
+      </c>
+      <c r="L160" s="4">
+        <v>180</v>
+      </c>
       <c r="M160" s="4"/>
       <c r="N160" s="4"/>
       <c r="O160" s="4"/>
       <c r="P160" s="4"/>
       <c r="Q160" s="4"/>
       <c r="R160" s="4"/>
-      <c r="S160" s="4"/>
+      <c r="S160" s="4">
+        <v>1338</v>
+      </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" s="9">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="B161" t="s">
         <v>200</v>
       </c>
       <c r="C161">
-        <v>84664</v>
+        <v>111410</v>
       </c>
       <c r="D161" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L161" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F161" s="4">
+        <v>240</v>
+      </c>
+      <c r="G161" s="4">
+        <v>240</v>
+      </c>
+      <c r="H161" s="4">
+        <v>180</v>
+      </c>
+      <c r="I161" s="4">
+        <v>180</v>
+      </c>
+      <c r="J161" s="4">
+        <v>180</v>
+      </c>
+      <c r="K161" s="4">
+        <v>136</v>
+      </c>
+      <c r="L161" s="4">
+        <v>180</v>
+      </c>
       <c r="M161" s="4"/>
       <c r="N161" s="4"/>
       <c r="O161" s="4"/>
       <c r="P161" s="4"/>
       <c r="Q161" s="4"/>
       <c r="R161" s="4"/>
-      <c r="S161" s="4"/>
+      <c r="S161" s="4">
+        <v>1336</v>
+      </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" s="9">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="B162" t="s">
         <v>201</v>
       </c>
       <c r="C162">
-        <v>63048</v>
+        <v>166895</v>
       </c>
       <c r="D162" t="s">
-        <v>202</v>
+        <v>67</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L162" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F162" s="4">
+        <v>240</v>
+      </c>
+      <c r="G162" s="4">
+        <v>240</v>
+      </c>
+      <c r="H162" s="4">
+        <v>180</v>
+      </c>
+      <c r="I162" s="4">
+        <v>180</v>
+      </c>
+      <c r="J162" s="4">
+        <v>129</v>
+      </c>
+      <c r="K162" s="4">
+        <v>180</v>
+      </c>
+      <c r="L162" s="4">
+        <v>180</v>
+      </c>
       <c r="M162" s="4"/>
       <c r="N162" s="4"/>
       <c r="O162" s="4"/>
       <c r="P162" s="4"/>
       <c r="Q162" s="4"/>
       <c r="R162" s="4"/>
-      <c r="S162" s="4"/>
+      <c r="S162" s="4">
+        <v>1329</v>
+      </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" s="9">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="B163" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C163">
-        <v>63281</v>
+        <v>10019</v>
       </c>
       <c r="D163" t="s">
-        <v>202</v>
+        <v>21</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L163" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F163" s="4">
+        <v>240</v>
+      </c>
+      <c r="G163" s="4">
+        <v>188</v>
+      </c>
+      <c r="H163" s="4">
+        <v>180</v>
+      </c>
+      <c r="I163" s="4">
+        <v>180</v>
+      </c>
+      <c r="J163" s="4">
+        <v>180</v>
+      </c>
+      <c r="K163" s="4">
+        <v>180</v>
+      </c>
+      <c r="L163" s="4">
+        <v>180</v>
+      </c>
       <c r="M163" s="4"/>
       <c r="N163" s="4"/>
       <c r="O163" s="4"/>
       <c r="P163" s="4"/>
       <c r="Q163" s="4"/>
       <c r="R163" s="4"/>
-      <c r="S163" s="4"/>
+      <c r="S163" s="4">
+        <v>1328</v>
+      </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" s="9">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="B164" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C164">
-        <v>53787</v>
+        <v>60075</v>
       </c>
       <c r="D164" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L164" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F164" s="4">
+        <v>240</v>
+      </c>
+      <c r="G164" s="4">
+        <v>240</v>
+      </c>
+      <c r="H164" s="4">
+        <v>180</v>
+      </c>
+      <c r="I164" s="4">
+        <v>180</v>
+      </c>
+      <c r="J164" s="4">
+        <v>123</v>
+      </c>
+      <c r="K164" s="4">
+        <v>180</v>
+      </c>
+      <c r="L164" s="4">
+        <v>180</v>
+      </c>
       <c r="M164" s="4"/>
       <c r="N164" s="4"/>
       <c r="O164" s="4"/>
       <c r="P164" s="4"/>
       <c r="Q164" s="4"/>
       <c r="R164" s="4"/>
-      <c r="S164" s="4"/>
+      <c r="S164" s="4">
+        <v>1323</v>
+      </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" s="9">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="B165" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C165">
-        <v>65719</v>
+        <v>114581</v>
       </c>
       <c r="D165" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L165" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F165" s="4">
+        <v>182</v>
+      </c>
+      <c r="G165" s="4">
+        <v>240</v>
+      </c>
+      <c r="H165" s="4">
+        <v>180</v>
+      </c>
+      <c r="I165" s="4">
+        <v>180</v>
+      </c>
+      <c r="J165" s="4">
+        <v>180</v>
+      </c>
+      <c r="K165" s="4">
+        <v>180</v>
+      </c>
+      <c r="L165" s="4">
+        <v>180</v>
+      </c>
       <c r="M165" s="4"/>
       <c r="N165" s="4"/>
       <c r="O165" s="4"/>
       <c r="P165" s="4"/>
       <c r="Q165" s="4"/>
       <c r="R165" s="4"/>
-      <c r="S165" s="4"/>
+      <c r="S165" s="4">
+        <v>1322</v>
+      </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" s="9">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="B166" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C166">
-        <v>54069</v>
+        <v>162527</v>
       </c>
       <c r="D166" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L166" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F166" s="4">
+        <v>240</v>
+      </c>
+      <c r="G166" s="4">
+        <v>240</v>
+      </c>
+      <c r="H166" s="4">
+        <v>180</v>
+      </c>
+      <c r="I166" s="4">
+        <v>180</v>
+      </c>
+      <c r="J166" s="4">
+        <v>180</v>
+      </c>
+      <c r="K166" s="4">
+        <v>119</v>
+      </c>
+      <c r="L166" s="4">
+        <v>180</v>
+      </c>
       <c r="M166" s="4"/>
       <c r="N166" s="4"/>
       <c r="O166" s="4"/>
       <c r="P166" s="4"/>
       <c r="Q166" s="4"/>
       <c r="R166" s="4"/>
-      <c r="S166" s="4"/>
+      <c r="S166" s="4">
+        <v>1319</v>
+      </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" s="9">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="B167" t="s">
-        <v>207</v>
+        <v>36</v>
       </c>
       <c r="C167">
-        <v>79131</v>
+        <v>11279</v>
       </c>
       <c r="D167" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L167" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F167" s="4">
+        <v>240</v>
+      </c>
+      <c r="G167" s="4">
+        <v>174</v>
+      </c>
+      <c r="H167" s="4">
+        <v>180</v>
+      </c>
+      <c r="I167" s="4">
+        <v>180</v>
+      </c>
+      <c r="J167" s="4">
+        <v>180</v>
+      </c>
+      <c r="K167" s="4">
+        <v>180</v>
+      </c>
+      <c r="L167" s="4">
+        <v>180</v>
+      </c>
       <c r="M167" s="4"/>
       <c r="N167" s="4"/>
       <c r="O167" s="4"/>
       <c r="P167" s="4"/>
       <c r="Q167" s="4"/>
       <c r="R167" s="4"/>
-      <c r="S167" s="4"/>
+      <c r="S167" s="4">
+        <v>1314</v>
+      </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" s="9">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="B168" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C168">
-        <v>122913</v>
+        <v>30508</v>
       </c>
       <c r="D168" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L168" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F168" s="4">
+        <v>240</v>
+      </c>
+      <c r="G168" s="4">
+        <v>164</v>
+      </c>
+      <c r="H168" s="4">
+        <v>180</v>
+      </c>
+      <c r="I168" s="4">
+        <v>180</v>
+      </c>
+      <c r="J168" s="4">
+        <v>180</v>
+      </c>
+      <c r="K168" s="4">
+        <v>180</v>
+      </c>
+      <c r="L168" s="4">
+        <v>180</v>
+      </c>
       <c r="M168" s="4"/>
       <c r="N168" s="4"/>
       <c r="O168" s="4"/>
       <c r="P168" s="4"/>
       <c r="Q168" s="4"/>
       <c r="R168" s="4"/>
-      <c r="S168" s="4"/>
+      <c r="S168" s="4">
+        <v>1304</v>
+      </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" s="9">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="B169" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C169">
-        <v>162527</v>
+        <v>79131</v>
       </c>
       <c r="D169" t="s">
         <v>61</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L169" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F169" s="4">
+        <v>240</v>
+      </c>
+      <c r="G169" s="4">
+        <v>164</v>
+      </c>
+      <c r="H169" s="4">
+        <v>180</v>
+      </c>
+      <c r="I169" s="4">
+        <v>180</v>
+      </c>
+      <c r="J169" s="4">
+        <v>180</v>
+      </c>
+      <c r="K169" s="4">
+        <v>180</v>
+      </c>
+      <c r="L169" s="4">
+        <v>180</v>
+      </c>
       <c r="M169" s="4"/>
       <c r="N169" s="4"/>
       <c r="O169" s="4"/>
       <c r="P169" s="4"/>
       <c r="Q169" s="4"/>
       <c r="R169" s="4"/>
-      <c r="S169" s="4"/>
+      <c r="S169" s="4">
+        <v>1304</v>
+      </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" s="9">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="B170" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C170">
-        <v>171264</v>
+        <v>84664</v>
       </c>
       <c r="D170" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L170" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F170" s="4">
+        <v>158</v>
+      </c>
+      <c r="G170" s="4">
+        <v>240</v>
+      </c>
+      <c r="H170" s="4">
+        <v>180</v>
+      </c>
+      <c r="I170" s="4">
+        <v>180</v>
+      </c>
+      <c r="J170" s="4">
+        <v>180</v>
+      </c>
+      <c r="K170" s="4">
+        <v>180</v>
+      </c>
+      <c r="L170" s="4">
+        <v>180</v>
+      </c>
       <c r="M170" s="4"/>
       <c r="N170" s="4"/>
       <c r="O170" s="4"/>
       <c r="P170" s="4"/>
       <c r="Q170" s="4"/>
       <c r="R170" s="4"/>
-      <c r="S170" s="4"/>
+      <c r="S170" s="4">
+        <v>1298</v>
+      </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" s="9">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="B171" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C171">
-        <v>62060</v>
+        <v>181118</v>
       </c>
       <c r="D171" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L171" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F171" s="4">
+        <v>240</v>
+      </c>
+      <c r="G171" s="4">
+        <v>240</v>
+      </c>
+      <c r="H171" s="4">
+        <v>148</v>
+      </c>
+      <c r="I171" s="4">
+        <v>180</v>
+      </c>
+      <c r="J171" s="4">
+        <v>150</v>
+      </c>
+      <c r="K171" s="4">
+        <v>157</v>
+      </c>
+      <c r="L171" s="4">
+        <v>180</v>
+      </c>
       <c r="M171" s="4"/>
       <c r="N171" s="4"/>
       <c r="O171" s="4"/>
       <c r="P171" s="4"/>
       <c r="Q171" s="4"/>
       <c r="R171" s="4"/>
-      <c r="S171" s="4"/>
+      <c r="S171" s="4">
+        <v>1295</v>
+      </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" s="9">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="B172" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C172">
-        <v>61952</v>
+        <v>68455</v>
       </c>
       <c r="D172" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L172" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F172" s="4">
+        <v>240</v>
+      </c>
+      <c r="G172" s="4">
+        <v>240</v>
+      </c>
+      <c r="H172" s="4">
+        <v>180</v>
+      </c>
+      <c r="I172" s="4">
+        <v>180</v>
+      </c>
+      <c r="J172" s="4">
+        <v>180</v>
+      </c>
+      <c r="K172" s="4">
+        <v>94</v>
+      </c>
+      <c r="L172" s="4">
+        <v>180</v>
+      </c>
       <c r="M172" s="4"/>
       <c r="N172" s="4"/>
       <c r="O172" s="4"/>
       <c r="P172" s="4"/>
       <c r="Q172" s="4"/>
       <c r="R172" s="4"/>
-      <c r="S172" s="4"/>
+      <c r="S172" s="4">
+        <v>1294</v>
+      </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" s="9">
-        <v>1</v>
+        <v>53</v>
       </c>
       <c r="B173" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C173">
-        <v>61954</v>
+        <v>16966</v>
       </c>
       <c r="D173" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L173" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F173" s="4">
+        <v>240</v>
+      </c>
+      <c r="G173" s="4">
+        <v>150</v>
+      </c>
+      <c r="H173" s="4">
+        <v>180</v>
+      </c>
+      <c r="I173" s="4">
+        <v>180</v>
+      </c>
+      <c r="J173" s="4">
+        <v>180</v>
+      </c>
+      <c r="K173" s="4">
+        <v>180</v>
+      </c>
+      <c r="L173" s="4">
+        <v>180</v>
+      </c>
       <c r="M173" s="4"/>
       <c r="N173" s="4"/>
       <c r="O173" s="4"/>
       <c r="P173" s="4"/>
       <c r="Q173" s="4"/>
       <c r="R173" s="4"/>
-      <c r="S173" s="4"/>
+      <c r="S173" s="4">
+        <v>1290</v>
+      </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" s="9">
-        <v>1</v>
+        <v>53</v>
       </c>
       <c r="B174" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C174">
-        <v>165705</v>
+        <v>54069</v>
       </c>
       <c r="D174" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L174" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F174" s="4">
+        <v>240</v>
+      </c>
+      <c r="G174" s="4">
+        <v>150</v>
+      </c>
+      <c r="H174" s="4">
+        <v>180</v>
+      </c>
+      <c r="I174" s="4">
+        <v>180</v>
+      </c>
+      <c r="J174" s="4">
+        <v>180</v>
+      </c>
+      <c r="K174" s="4">
+        <v>180</v>
+      </c>
+      <c r="L174" s="4">
+        <v>180</v>
+      </c>
       <c r="M174" s="4"/>
       <c r="N174" s="4"/>
       <c r="O174" s="4"/>
       <c r="P174" s="4"/>
       <c r="Q174" s="4"/>
       <c r="R174" s="4"/>
-      <c r="S174" s="4"/>
+      <c r="S174" s="4">
+        <v>1290</v>
+      </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" s="9">
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="B175" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C175">
-        <v>80178</v>
+        <v>80200</v>
       </c>
       <c r="D175" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L175" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F175" s="4">
+        <v>135</v>
+      </c>
+      <c r="G175" s="4">
+        <v>240</v>
+      </c>
+      <c r="H175" s="4">
+        <v>180</v>
+      </c>
+      <c r="I175" s="4">
+        <v>180</v>
+      </c>
+      <c r="J175" s="4">
+        <v>180</v>
+      </c>
+      <c r="K175" s="4">
+        <v>180</v>
+      </c>
+      <c r="L175" s="4">
+        <v>180</v>
+      </c>
       <c r="M175" s="4"/>
       <c r="N175" s="4"/>
       <c r="O175" s="4"/>
       <c r="P175" s="4"/>
       <c r="Q175" s="4"/>
       <c r="R175" s="4"/>
-      <c r="S175" s="4"/>
+      <c r="S175" s="4">
+        <v>1275</v>
+      </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" s="9">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="B176" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C176">
         <v>119375</v>
       </c>
       <c r="D176" t="s">
         <v>32</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L176" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F176" s="4">
+        <v>240</v>
+      </c>
+      <c r="G176" s="4">
+        <v>133</v>
+      </c>
+      <c r="H176" s="4">
+        <v>180</v>
+      </c>
+      <c r="I176" s="4">
+        <v>180</v>
+      </c>
+      <c r="J176" s="4">
+        <v>180</v>
+      </c>
+      <c r="K176" s="4">
+        <v>180</v>
+      </c>
+      <c r="L176" s="4">
+        <v>180</v>
+      </c>
       <c r="M176" s="4"/>
       <c r="N176" s="4"/>
       <c r="O176" s="4"/>
       <c r="P176" s="4"/>
       <c r="Q176" s="4"/>
       <c r="R176" s="4"/>
-      <c r="S176" s="4"/>
+      <c r="S176" s="4">
+        <v>1273</v>
+      </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" s="9">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="B177" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C177">
-        <v>119364</v>
+        <v>12393</v>
       </c>
       <c r="D177" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L177" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F177" s="4">
+        <v>240</v>
+      </c>
+      <c r="G177" s="4">
+        <v>211</v>
+      </c>
+      <c r="H177" s="4">
+        <v>128</v>
+      </c>
+      <c r="I177" s="4">
+        <v>180</v>
+      </c>
+      <c r="J177" s="4">
+        <v>180</v>
+      </c>
+      <c r="K177" s="4">
+        <v>130</v>
+      </c>
+      <c r="L177" s="4">
+        <v>171</v>
+      </c>
       <c r="M177" s="4"/>
       <c r="N177" s="4"/>
       <c r="O177" s="4"/>
       <c r="P177" s="4"/>
       <c r="Q177" s="4"/>
       <c r="R177" s="4"/>
-      <c r="S177" s="4"/>
+      <c r="S177" s="4">
+        <v>1240</v>
+      </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" s="9">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B178" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="C178">
-        <v>68475</v>
+        <v>124459</v>
       </c>
       <c r="D178" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E178" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L178" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F178" s="4">
+        <v>240</v>
+      </c>
+      <c r="G178" s="4">
+        <v>240</v>
+      </c>
+      <c r="H178" s="4">
+        <v>154</v>
+      </c>
+      <c r="I178" s="4">
+        <v>154</v>
+      </c>
+      <c r="J178" s="4">
+        <v>180</v>
+      </c>
+      <c r="K178" s="4">
+        <v>87</v>
+      </c>
+      <c r="L178" s="4">
+        <v>180</v>
+      </c>
       <c r="M178" s="4"/>
       <c r="N178" s="4"/>
       <c r="O178" s="4"/>
       <c r="P178" s="4"/>
       <c r="Q178" s="4"/>
       <c r="R178" s="4"/>
-      <c r="S178" s="4"/>
+      <c r="S178" s="4">
+        <v>1235</v>
+      </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" s="9">
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="B179" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C179">
-        <v>68455</v>
+        <v>10142</v>
       </c>
       <c r="D179" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L179" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F179" s="4">
+        <v>240</v>
+      </c>
+      <c r="G179" s="4">
+        <v>240</v>
+      </c>
+      <c r="H179" s="4">
+        <v>180</v>
+      </c>
+      <c r="I179" s="4">
+        <v>180</v>
+      </c>
+      <c r="J179" s="4">
+        <v>30</v>
+      </c>
+      <c r="K179" s="4">
+        <v>180</v>
+      </c>
+      <c r="L179" s="4">
+        <v>180</v>
+      </c>
       <c r="M179" s="4"/>
       <c r="N179" s="4"/>
       <c r="O179" s="4"/>
       <c r="P179" s="4"/>
       <c r="Q179" s="4"/>
       <c r="R179" s="4"/>
-      <c r="S179" s="4"/>
+      <c r="S179" s="4">
+        <v>1230</v>
+      </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" s="9">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="B180" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C180">
-        <v>68482</v>
+        <v>92657</v>
       </c>
       <c r="D180" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E180" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L180" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F180" s="4">
+        <v>240</v>
+      </c>
+      <c r="G180" s="4">
+        <v>150</v>
+      </c>
+      <c r="H180" s="4">
+        <v>180</v>
+      </c>
+      <c r="I180" s="4">
+        <v>111</v>
+      </c>
+      <c r="J180" s="4">
+        <v>180</v>
+      </c>
+      <c r="K180" s="4">
+        <v>180</v>
+      </c>
+      <c r="L180" s="4">
+        <v>178</v>
+      </c>
       <c r="M180" s="4"/>
       <c r="N180" s="4"/>
       <c r="O180" s="4"/>
       <c r="P180" s="4"/>
       <c r="Q180" s="4"/>
       <c r="R180" s="4"/>
-      <c r="S180" s="4"/>
+      <c r="S180" s="4">
+        <v>1219</v>
+      </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" s="9">
-        <v>1</v>
+        <v>61</v>
       </c>
       <c r="B181" t="s">
-        <v>73</v>
+        <v>218</v>
       </c>
       <c r="C181">
-        <v>24737</v>
+        <v>72056</v>
       </c>
       <c r="D181" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L181" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F181" s="4">
+        <v>240</v>
+      </c>
+      <c r="G181" s="4">
+        <v>151</v>
+      </c>
+      <c r="H181" s="4">
+        <v>121</v>
+      </c>
+      <c r="I181" s="4">
+        <v>144</v>
+      </c>
+      <c r="J181" s="4">
+        <v>180</v>
+      </c>
+      <c r="K181" s="4">
+        <v>180</v>
+      </c>
+      <c r="L181" s="4">
+        <v>180</v>
+      </c>
       <c r="M181" s="4"/>
       <c r="N181" s="4"/>
       <c r="O181" s="4"/>
       <c r="P181" s="4"/>
       <c r="Q181" s="4"/>
       <c r="R181" s="4"/>
-      <c r="S181" s="4"/>
+      <c r="S181" s="4">
+        <v>1196</v>
+      </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" s="9">
-        <v>1</v>
+        <v>62</v>
       </c>
       <c r="B182" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C182">
-        <v>159289</v>
+        <v>63048</v>
       </c>
       <c r="D182" t="s">
-        <v>74</v>
+        <v>166</v>
       </c>
       <c r="E182" s="4" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-      <c r="K182" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F182" s="4">
+        <v>240</v>
+      </c>
+      <c r="G182" s="4">
+        <v>174</v>
+      </c>
+      <c r="H182" s="4">
+        <v>180</v>
+      </c>
+      <c r="I182" s="4">
+        <v>180</v>
+      </c>
+      <c r="J182" s="4">
+        <v>180</v>
+      </c>
+      <c r="K182" s="4">
+        <v>180</v>
+      </c>
       <c r="L182" s="4"/>
       <c r="M182" s="4"/>
       <c r="N182" s="4"/>
       <c r="O182" s="4"/>
       <c r="P182" s="4"/>
       <c r="Q182" s="4"/>
       <c r="R182" s="4"/>
-      <c r="S182" s="4"/>
+      <c r="S182" s="4">
+        <v>1134</v>
+      </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" s="9">
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="B183" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C183">
-        <v>12393</v>
+        <v>66528</v>
       </c>
       <c r="D183" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L183" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F183" s="4">
+        <v>240</v>
+      </c>
+      <c r="G183" s="4">
+        <v>150</v>
+      </c>
+      <c r="H183" s="4">
+        <v>92</v>
+      </c>
+      <c r="I183" s="4">
+        <v>118</v>
+      </c>
+      <c r="J183" s="4">
+        <v>180</v>
+      </c>
+      <c r="K183" s="4">
+        <v>180</v>
+      </c>
+      <c r="L183" s="4">
+        <v>129</v>
+      </c>
       <c r="M183" s="4"/>
       <c r="N183" s="4"/>
       <c r="O183" s="4"/>
       <c r="P183" s="4"/>
       <c r="Q183" s="4"/>
       <c r="R183" s="4"/>
-      <c r="S183" s="4"/>
+      <c r="S183" s="4">
+        <v>1089</v>
+      </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" s="9">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="B184" t="s">
-        <v>36</v>
+        <v>221</v>
       </c>
       <c r="C184">
-        <v>11279</v>
+        <v>62060</v>
       </c>
       <c r="D184" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E184" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L184" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F184" s="4">
+        <v>240</v>
+      </c>
+      <c r="G184" s="4">
+        <v>192</v>
+      </c>
+      <c r="H184" s="4">
+        <v>96</v>
+      </c>
+      <c r="I184" s="4">
+        <v>171</v>
+      </c>
+      <c r="J184" s="4">
+        <v>127</v>
+      </c>
+      <c r="K184" s="4">
+        <v>180</v>
+      </c>
+      <c r="L184" s="4">
+        <v>49</v>
+      </c>
       <c r="M184" s="4"/>
       <c r="N184" s="4"/>
       <c r="O184" s="4"/>
       <c r="P184" s="4"/>
       <c r="Q184" s="4"/>
       <c r="R184" s="4"/>
-      <c r="S184" s="4"/>
+      <c r="S184" s="4">
+        <v>1055</v>
+      </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" s="9">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="B185" t="s">
-        <v>222</v>
+        <v>59</v>
       </c>
       <c r="C185">
-        <v>83473</v>
+        <v>68475</v>
       </c>
       <c r="D185" t="s">
-        <v>108</v>
+        <v>47</v>
       </c>
       <c r="E185" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L185" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F185" s="4">
+        <v>60</v>
+      </c>
+      <c r="G185" s="4">
+        <v>240</v>
+      </c>
+      <c r="H185" s="4">
+        <v>140</v>
+      </c>
+      <c r="I185" s="4">
+        <v>144</v>
+      </c>
+      <c r="J185" s="4">
+        <v>92</v>
+      </c>
+      <c r="K185" s="4">
+        <v>180</v>
+      </c>
+      <c r="L185" s="4">
+        <v>180</v>
+      </c>
       <c r="M185" s="4"/>
       <c r="N185" s="4"/>
       <c r="O185" s="4"/>
       <c r="P185" s="4"/>
       <c r="Q185" s="4"/>
       <c r="R185" s="4"/>
-      <c r="S185" s="4"/>
+      <c r="S185" s="4">
+        <v>1036</v>
+      </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" s="9">
-        <v>1</v>
+        <v>66</v>
       </c>
       <c r="B186" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C186">
-        <v>102752</v>
+        <v>84663</v>
       </c>
       <c r="D186" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="E186" s="4" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="L186" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F186" s="4">
+        <v>189</v>
+      </c>
+      <c r="G186" s="4">
+        <v>81</v>
+      </c>
+      <c r="H186" s="4">
+        <v>85</v>
+      </c>
+      <c r="I186" s="4">
+        <v>95</v>
+      </c>
+      <c r="J186" s="4">
+        <v>180</v>
+      </c>
+      <c r="K186" s="4">
+        <v>126</v>
+      </c>
+      <c r="L186" s="4">
+        <v>180</v>
+      </c>
       <c r="M186" s="4"/>
       <c r="N186" s="4"/>
       <c r="O186" s="4"/>
       <c r="P186" s="4"/>
       <c r="Q186" s="4"/>
       <c r="R186" s="4"/>
-      <c r="S186" s="4"/>
+      <c r="S186" s="4">
+        <v>936</v>
+      </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" s="9">
-        <v>1</v>
+        <v>67</v>
       </c>
       <c r="B187" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C187">
-        <v>83315</v>
+        <v>114215</v>
       </c>
       <c r="D187" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="H187" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F187" s="4">
+        <v>196</v>
+      </c>
+      <c r="G187" s="4">
+        <v>210</v>
+      </c>
+      <c r="H187" s="4">
+        <v>18</v>
+      </c>
       <c r="I187" s="4"/>
       <c r="J187" s="4"/>
       <c r="K187" s="4"/>
       <c r="L187" s="4"/>
       <c r="M187" s="4"/>
       <c r="N187" s="4"/>
       <c r="O187" s="4"/>
       <c r="P187" s="4"/>
       <c r="Q187" s="4"/>
       <c r="R187" s="4"/>
-      <c r="S187" s="4"/>
+      <c r="S187" s="4">
+        <v>424</v>
+      </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" s="9">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="B188" t="s">
+        <v>224</v>
+      </c>
+      <c r="C188">
+        <v>27720</v>
+      </c>
+      <c r="D188" t="s">
         <v>225</v>
       </c>
-      <c r="C188">
-[...4 lines deleted...]
-      </c>
       <c r="E188" s="4" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-      <c r="G188" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="F188" s="4">
+        <v>240</v>
+      </c>
+      <c r="G188" s="4">
+        <v>164</v>
+      </c>
       <c r="H188" s="4"/>
       <c r="I188" s="4"/>
       <c r="J188" s="4"/>
       <c r="K188" s="4"/>
       <c r="L188" s="4"/>
       <c r="M188" s="4"/>
       <c r="N188" s="4"/>
       <c r="O188" s="4"/>
       <c r="P188" s="4"/>
       <c r="Q188" s="4"/>
       <c r="R188" s="4"/>
-      <c r="S188" s="4"/>
+      <c r="S188" s="4">
+        <v>404</v>
+      </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" s="9">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="B189" t="s">
         <v>226</v>
       </c>
       <c r="C189">
-        <v>29163</v>
+        <v>181519</v>
       </c>
       <c r="D189" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F189" s="4"/>
       <c r="G189" s="4"/>
       <c r="H189" s="4"/>
       <c r="I189" s="4"/>
       <c r="J189" s="4"/>
       <c r="K189" s="4"/>
       <c r="L189" s="4"/>
       <c r="M189" s="4"/>
       <c r="N189" s="4"/>
       <c r="O189" s="4"/>
       <c r="P189" s="4"/>
       <c r="Q189" s="4"/>
       <c r="R189" s="4"/>
       <c r="S189" s="4"/>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" s="9">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="B190" t="s">
-        <v>23</v>
+        <v>227</v>
       </c>
       <c r="C190">
-        <v>123646</v>
+        <v>15934</v>
       </c>
       <c r="D190" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="E190" s="4" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F190" s="4"/>
       <c r="G190" s="4"/>
       <c r="H190" s="4"/>
       <c r="I190" s="4"/>
       <c r="J190" s="4"/>
       <c r="K190" s="4"/>
       <c r="L190" s="4"/>
       <c r="M190" s="4"/>
       <c r="N190" s="4"/>
       <c r="O190" s="4"/>
       <c r="P190" s="4"/>
       <c r="Q190" s="4"/>
       <c r="R190" s="4"/>
       <c r="S190" s="4"/>
     </row>
     <row r="191" spans="1:19">
-      <c r="A191" s="9">
+      <c r="A191" s="10">
+        <v>69</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C191" s="11">
+        <v>168694</v>
+      </c>
+      <c r="D191" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E191" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="F191" s="12"/>
+      <c r="G191" s="12"/>
+      <c r="H191" s="12"/>
+      <c r="I191" s="12"/>
+      <c r="J191" s="12"/>
+      <c r="K191" s="12"/>
+      <c r="L191" s="12"/>
+      <c r="M191" s="12"/>
+      <c r="N191" s="12"/>
+      <c r="O191" s="12"/>
+      <c r="P191" s="12"/>
+      <c r="Q191" s="12"/>
+      <c r="R191" s="12"/>
+      <c r="S191" s="13"/>
+    </row>
+    <row r="193" spans="1:19">
+      <c r="A193" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B193" s="2"/>
+      <c r="C193" s="2"/>
+      <c r="D193" s="2"/>
+      <c r="E193" s="2"/>
+      <c r="F193" s="2"/>
+      <c r="G193" s="2"/>
+      <c r="H193" s="2"/>
+      <c r="I193" s="2"/>
+      <c r="J193" s="2"/>
+      <c r="K193" s="2"/>
+      <c r="L193" s="2"/>
+      <c r="M193" s="2"/>
+      <c r="N193" s="2"/>
+      <c r="O193" s="2"/>
+      <c r="P193" s="2"/>
+      <c r="Q193" s="2"/>
+      <c r="R193" s="3"/>
+    </row>
+    <row r="194" spans="1:19">
+      <c r="A194" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B191" t="s">
-[...27 lines deleted...]
-      <c r="A192" s="10">
+      <c r="B194" s="6"/>
+      <c r="C194" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D194" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E194" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F194" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G194" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H194" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I194" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="J194" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K194" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L194" s="7"/>
+      <c r="M194" s="7"/>
+      <c r="N194" s="7"/>
+      <c r="O194" s="7"/>
+      <c r="P194" s="7"/>
+      <c r="Q194" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="R194" s="8" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="195" spans="1:19">
+      <c r="A195" s="9">
         <v>1</v>
       </c>
-      <c r="B192" s="11" t="s">
-[...89 lines deleted...]
-        <v>134</v>
+      <c r="C195" t="s">
+        <v>137</v>
+      </c>
+      <c r="D195" t="s">
+        <v>161</v>
+      </c>
+      <c r="E195" s="4">
+        <v>720</v>
+      </c>
+      <c r="F195" s="4">
+        <v>720</v>
+      </c>
+      <c r="G195" s="4">
+        <v>540</v>
+      </c>
+      <c r="H195" s="4">
+        <v>540</v>
+      </c>
+      <c r="I195" s="4">
+        <v>540</v>
+      </c>
+      <c r="J195" s="4">
+        <v>540</v>
+      </c>
+      <c r="K195" s="4">
+        <v>540</v>
+      </c>
+      <c r="L195" s="4"/>
+      <c r="M195" s="4"/>
+      <c r="N195" s="4"/>
+      <c r="O195" s="4"/>
+      <c r="P195" s="4"/>
+      <c r="Q195" s="4">
+        <v>29</v>
+      </c>
+      <c r="R195" s="4">
+        <v>4140</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C196" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
       <c r="D196" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K196" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E196" s="4">
+        <v>708</v>
+      </c>
+      <c r="F196" s="4">
+        <v>720</v>
+      </c>
+      <c r="G196" s="4">
+        <v>540</v>
+      </c>
+      <c r="H196" s="4">
+        <v>540</v>
+      </c>
+      <c r="I196" s="4">
+        <v>540</v>
+      </c>
+      <c r="J196" s="4">
+        <v>540</v>
+      </c>
+      <c r="K196" s="4">
+        <v>540</v>
+      </c>
       <c r="L196" s="4"/>
       <c r="M196" s="4"/>
       <c r="N196" s="4"/>
       <c r="O196" s="4"/>
       <c r="P196" s="4"/>
-      <c r="Q196" s="4">
-[...2 lines deleted...]
-      <c r="R196" s="4"/>
+      <c r="Q196" s="4"/>
+      <c r="R196" s="4">
+        <v>4128</v>
+      </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C197" t="s">
-        <v>231</v>
+        <v>158</v>
       </c>
       <c r="D197" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K197" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E197" s="4">
+        <v>720</v>
+      </c>
+      <c r="F197" s="4">
+        <v>704</v>
+      </c>
+      <c r="G197" s="4">
+        <v>540</v>
+      </c>
+      <c r="H197" s="4">
+        <v>540</v>
+      </c>
+      <c r="I197" s="4">
+        <v>540</v>
+      </c>
+      <c r="J197" s="4">
+        <v>540</v>
+      </c>
+      <c r="K197" s="4">
+        <v>540</v>
+      </c>
       <c r="L197" s="4"/>
       <c r="M197" s="4"/>
       <c r="N197" s="4"/>
       <c r="O197" s="4"/>
       <c r="P197" s="4"/>
-      <c r="Q197" s="4">
-[...2 lines deleted...]
-      <c r="R197" s="4"/>
+      <c r="Q197" s="4"/>
+      <c r="R197" s="4">
+        <v>4124</v>
+      </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C198" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D198" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K198" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E198" s="4">
+        <v>720</v>
+      </c>
+      <c r="F198" s="4">
+        <v>720</v>
+      </c>
+      <c r="G198" s="4">
+        <v>540</v>
+      </c>
+      <c r="H198" s="4">
+        <v>515</v>
+      </c>
+      <c r="I198" s="4">
+        <v>540</v>
+      </c>
+      <c r="J198" s="4">
+        <v>540</v>
+      </c>
+      <c r="K198" s="4">
+        <v>540</v>
+      </c>
       <c r="L198" s="4"/>
       <c r="M198" s="4"/>
       <c r="N198" s="4"/>
       <c r="O198" s="4"/>
       <c r="P198" s="4"/>
-      <c r="Q198" s="4">
-[...2 lines deleted...]
-      <c r="R198" s="4"/>
+      <c r="Q198" s="4"/>
+      <c r="R198" s="4">
+        <v>4115</v>
+      </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C199" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D199" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K199" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E199" s="4">
+        <v>686</v>
+      </c>
+      <c r="F199" s="4">
+        <v>720</v>
+      </c>
+      <c r="G199" s="4">
+        <v>540</v>
+      </c>
+      <c r="H199" s="4">
+        <v>540</v>
+      </c>
+      <c r="I199" s="4">
+        <v>540</v>
+      </c>
+      <c r="J199" s="4">
+        <v>540</v>
+      </c>
+      <c r="K199" s="4">
+        <v>540</v>
+      </c>
       <c r="L199" s="4"/>
       <c r="M199" s="4"/>
       <c r="N199" s="4"/>
       <c r="O199" s="4"/>
       <c r="P199" s="4"/>
-      <c r="Q199" s="4">
-[...2 lines deleted...]
-      <c r="R199" s="4"/>
+      <c r="Q199" s="4"/>
+      <c r="R199" s="4">
+        <v>4106</v>
+      </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C200" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="D200" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K200" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E200" s="4">
+        <v>720</v>
+      </c>
+      <c r="F200" s="4">
+        <v>720</v>
+      </c>
+      <c r="G200" s="4">
+        <v>506</v>
+      </c>
+      <c r="H200" s="4">
+        <v>540</v>
+      </c>
+      <c r="I200" s="4">
+        <v>540</v>
+      </c>
+      <c r="J200" s="4">
+        <v>540</v>
+      </c>
+      <c r="K200" s="4">
+        <v>540</v>
+      </c>
       <c r="L200" s="4"/>
       <c r="M200" s="4"/>
       <c r="N200" s="4"/>
       <c r="O200" s="4"/>
       <c r="P200" s="4"/>
-      <c r="Q200" s="4">
-[...2 lines deleted...]
-      <c r="R200" s="4"/>
+      <c r="Q200" s="4"/>
+      <c r="R200" s="4">
+        <v>4106</v>
+      </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C201" t="s">
-        <v>232</v>
+        <v>151</v>
       </c>
       <c r="D201" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K201" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E201" s="4">
+        <v>720</v>
+      </c>
+      <c r="F201" s="4">
+        <v>720</v>
+      </c>
+      <c r="G201" s="4">
+        <v>540</v>
+      </c>
+      <c r="H201" s="4">
+        <v>540</v>
+      </c>
+      <c r="I201" s="4">
+        <v>540</v>
+      </c>
+      <c r="J201" s="4">
+        <v>496</v>
+      </c>
+      <c r="K201" s="4">
+        <v>540</v>
+      </c>
       <c r="L201" s="4"/>
       <c r="M201" s="4"/>
       <c r="N201" s="4"/>
       <c r="O201" s="4"/>
       <c r="P201" s="4"/>
-      <c r="Q201" s="4">
-[...2 lines deleted...]
-      <c r="R201" s="4"/>
+      <c r="Q201" s="4"/>
+      <c r="R201" s="4">
+        <v>4096</v>
+      </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" s="9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C202" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D202" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K202" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E202" s="4">
+        <v>720</v>
+      </c>
+      <c r="F202" s="4">
+        <v>685</v>
+      </c>
+      <c r="G202" s="4">
+        <v>540</v>
+      </c>
+      <c r="H202" s="4">
+        <v>540</v>
+      </c>
+      <c r="I202" s="4">
+        <v>512</v>
+      </c>
+      <c r="J202" s="4">
+        <v>540</v>
+      </c>
+      <c r="K202" s="4">
+        <v>540</v>
+      </c>
       <c r="L202" s="4"/>
       <c r="M202" s="4"/>
       <c r="N202" s="4"/>
       <c r="O202" s="4"/>
       <c r="P202" s="4"/>
-      <c r="Q202" s="4">
-[...2 lines deleted...]
-      <c r="R202" s="4"/>
+      <c r="Q202" s="4"/>
+      <c r="R202" s="4">
+        <v>4077</v>
+      </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D203" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K203" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E203" s="4">
+        <v>720</v>
+      </c>
+      <c r="F203" s="4">
+        <v>720</v>
+      </c>
+      <c r="G203" s="4">
+        <v>540</v>
+      </c>
+      <c r="H203" s="4">
+        <v>476</v>
+      </c>
+      <c r="I203" s="4">
+        <v>540</v>
+      </c>
+      <c r="J203" s="4">
+        <v>540</v>
+      </c>
+      <c r="K203" s="4">
+        <v>540</v>
+      </c>
       <c r="L203" s="4"/>
       <c r="M203" s="4"/>
       <c r="N203" s="4"/>
       <c r="O203" s="4"/>
       <c r="P203" s="4"/>
-      <c r="Q203" s="4">
-[...2 lines deleted...]
-      <c r="R203" s="4"/>
+      <c r="Q203" s="4"/>
+      <c r="R203" s="4">
+        <v>4076</v>
+      </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C204" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D204" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K204" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E204" s="4">
+        <v>707</v>
+      </c>
+      <c r="F204" s="4">
+        <v>613</v>
+      </c>
+      <c r="G204" s="4">
+        <v>535</v>
+      </c>
+      <c r="H204" s="4">
+        <v>540</v>
+      </c>
+      <c r="I204" s="4">
+        <v>540</v>
+      </c>
+      <c r="J204" s="4">
+        <v>540</v>
+      </c>
+      <c r="K204" s="4">
+        <v>540</v>
+      </c>
       <c r="L204" s="4"/>
       <c r="M204" s="4"/>
       <c r="N204" s="4"/>
       <c r="O204" s="4"/>
       <c r="P204" s="4"/>
-      <c r="Q204" s="4">
-[...2 lines deleted...]
-      <c r="R204" s="4"/>
+      <c r="Q204" s="4"/>
+      <c r="R204" s="4">
+        <v>4015</v>
+      </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C205" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D205" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K205" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E205" s="4">
+        <v>720</v>
+      </c>
+      <c r="F205" s="4">
+        <v>644</v>
+      </c>
+      <c r="G205" s="4">
+        <v>522</v>
+      </c>
+      <c r="H205" s="4">
+        <v>540</v>
+      </c>
+      <c r="I205" s="4">
+        <v>540</v>
+      </c>
+      <c r="J205" s="4">
+        <v>479</v>
+      </c>
+      <c r="K205" s="4">
+        <v>540</v>
+      </c>
       <c r="L205" s="4"/>
       <c r="M205" s="4"/>
       <c r="N205" s="4"/>
       <c r="O205" s="4"/>
       <c r="P205" s="4"/>
-      <c r="Q205" s="4">
-[...2 lines deleted...]
-      <c r="R205" s="4"/>
+      <c r="Q205" s="4"/>
+      <c r="R205" s="4">
+        <v>3985</v>
+      </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" s="9">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C206" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="D206" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K206" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E206" s="4">
+        <v>720</v>
+      </c>
+      <c r="F206" s="4">
+        <v>588</v>
+      </c>
+      <c r="G206" s="4">
+        <v>540</v>
+      </c>
+      <c r="H206" s="4">
+        <v>540</v>
+      </c>
+      <c r="I206" s="4">
+        <v>540</v>
+      </c>
+      <c r="J206" s="4">
+        <v>540</v>
+      </c>
+      <c r="K206" s="4">
+        <v>516</v>
+      </c>
       <c r="L206" s="4"/>
       <c r="M206" s="4"/>
       <c r="N206" s="4"/>
       <c r="O206" s="4"/>
       <c r="P206" s="4"/>
-      <c r="Q206" s="4">
-[...2 lines deleted...]
-      <c r="R206" s="4"/>
+      <c r="Q206" s="4"/>
+      <c r="R206" s="4">
+        <v>3984</v>
+      </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" s="9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C207" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D207" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K207" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E207" s="4">
+        <v>720</v>
+      </c>
+      <c r="F207" s="4">
+        <v>554</v>
+      </c>
+      <c r="G207" s="4">
+        <v>540</v>
+      </c>
+      <c r="H207" s="4">
+        <v>540</v>
+      </c>
+      <c r="I207" s="4">
+        <v>540</v>
+      </c>
+      <c r="J207" s="4">
+        <v>540</v>
+      </c>
+      <c r="K207" s="4">
+        <v>540</v>
+      </c>
       <c r="L207" s="4"/>
       <c r="M207" s="4"/>
       <c r="N207" s="4"/>
       <c r="O207" s="4"/>
       <c r="P207" s="4"/>
-      <c r="Q207" s="4">
-[...2 lines deleted...]
-      <c r="R207" s="4"/>
+      <c r="Q207" s="4"/>
+      <c r="R207" s="4">
+        <v>3974</v>
+      </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" s="9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C208" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="D208" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K208" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E208" s="4">
+        <v>662</v>
+      </c>
+      <c r="F208" s="4">
+        <v>720</v>
+      </c>
+      <c r="G208" s="4">
+        <v>540</v>
+      </c>
+      <c r="H208" s="4">
+        <v>540</v>
+      </c>
+      <c r="I208" s="4">
+        <v>432</v>
+      </c>
+      <c r="J208" s="4">
+        <v>540</v>
+      </c>
+      <c r="K208" s="4">
+        <v>540</v>
+      </c>
       <c r="L208" s="4"/>
       <c r="M208" s="4"/>
       <c r="N208" s="4"/>
       <c r="O208" s="4"/>
       <c r="P208" s="4"/>
-      <c r="Q208" s="4">
-[...2 lines deleted...]
-      <c r="R208" s="4"/>
+      <c r="Q208" s="4"/>
+      <c r="R208" s="4">
+        <v>3974</v>
+      </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D209" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K209" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E209" s="4">
+        <v>720</v>
+      </c>
+      <c r="F209" s="4">
+        <v>668</v>
+      </c>
+      <c r="G209" s="4">
+        <v>540</v>
+      </c>
+      <c r="H209" s="4">
+        <v>540</v>
+      </c>
+      <c r="I209" s="4">
+        <v>390</v>
+      </c>
+      <c r="J209" s="4">
+        <v>540</v>
+      </c>
+      <c r="K209" s="4">
+        <v>540</v>
+      </c>
       <c r="L209" s="4"/>
       <c r="M209" s="4"/>
       <c r="N209" s="4"/>
       <c r="O209" s="4"/>
       <c r="P209" s="4"/>
-      <c r="Q209" s="4">
-[...2 lines deleted...]
-      <c r="R209" s="4"/>
+      <c r="Q209" s="4"/>
+      <c r="R209" s="4">
+        <v>3938</v>
+      </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C210" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="D210" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K210" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E210" s="4">
+        <v>720</v>
+      </c>
+      <c r="F210" s="4">
+        <v>625</v>
+      </c>
+      <c r="G210" s="4">
+        <v>488</v>
+      </c>
+      <c r="H210" s="4">
+        <v>540</v>
+      </c>
+      <c r="I210" s="4">
+        <v>540</v>
+      </c>
+      <c r="J210" s="4">
+        <v>490</v>
+      </c>
+      <c r="K210" s="4">
+        <v>531</v>
+      </c>
       <c r="L210" s="4"/>
       <c r="M210" s="4"/>
       <c r="N210" s="4"/>
       <c r="O210" s="4"/>
       <c r="P210" s="4"/>
-      <c r="Q210" s="4">
-[...2 lines deleted...]
-      <c r="R210" s="4"/>
+      <c r="Q210" s="4"/>
+      <c r="R210" s="4">
+        <v>3934</v>
+      </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C211" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D211" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K211" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E211" s="4">
+        <v>540</v>
+      </c>
+      <c r="F211" s="4">
+        <v>720</v>
+      </c>
+      <c r="G211" s="4">
+        <v>500</v>
+      </c>
+      <c r="H211" s="4">
+        <v>504</v>
+      </c>
+      <c r="I211" s="4">
+        <v>452</v>
+      </c>
+      <c r="J211" s="4">
+        <v>454</v>
+      </c>
+      <c r="K211" s="4">
+        <v>540</v>
+      </c>
       <c r="L211" s="4"/>
       <c r="M211" s="4"/>
       <c r="N211" s="4"/>
       <c r="O211" s="4"/>
       <c r="P211" s="4"/>
-      <c r="Q211" s="4">
-[...2 lines deleted...]
-      <c r="R211" s="4"/>
+      <c r="Q211" s="4"/>
+      <c r="R211" s="4">
+        <v>3710</v>
+      </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C212" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D212" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K212" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E212" s="4">
+        <v>720</v>
+      </c>
+      <c r="F212" s="4">
+        <v>540</v>
+      </c>
+      <c r="G212" s="4">
+        <v>426</v>
+      </c>
+      <c r="H212" s="4">
+        <v>383</v>
+      </c>
+      <c r="I212" s="4">
+        <v>540</v>
+      </c>
+      <c r="J212" s="4">
+        <v>447</v>
+      </c>
+      <c r="K212" s="4">
+        <v>487</v>
+      </c>
       <c r="L212" s="4"/>
       <c r="M212" s="4"/>
       <c r="N212" s="4"/>
       <c r="O212" s="4"/>
       <c r="P212" s="4"/>
-      <c r="Q212" s="4">
-[...2 lines deleted...]
-      <c r="R212" s="4"/>
+      <c r="Q212" s="4"/>
+      <c r="R212" s="4">
+        <v>3543</v>
+      </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" s="9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C213" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D213" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K213" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E213" s="4">
+        <v>480</v>
+      </c>
+      <c r="F213" s="4">
+        <v>480</v>
+      </c>
+      <c r="G213" s="4">
+        <v>347</v>
+      </c>
+      <c r="H213" s="4">
+        <v>360</v>
+      </c>
+      <c r="I213" s="4">
+        <v>360</v>
+      </c>
+      <c r="J213" s="4">
+        <v>360</v>
+      </c>
+      <c r="K213" s="4">
+        <v>331</v>
+      </c>
       <c r="L213" s="4"/>
       <c r="M213" s="4"/>
       <c r="N213" s="4"/>
       <c r="O213" s="4"/>
       <c r="P213" s="4"/>
-      <c r="Q213" s="4">
-[...2 lines deleted...]
-      <c r="R213" s="4"/>
+      <c r="Q213" s="4"/>
+      <c r="R213" s="4">
+        <v>2718</v>
+      </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C214" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="D214" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K214" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E214" s="4">
+        <v>543</v>
+      </c>
+      <c r="F214" s="4">
+        <v>531</v>
+      </c>
+      <c r="G214" s="4">
+        <v>283</v>
+      </c>
+      <c r="H214" s="4">
+        <v>275</v>
+      </c>
+      <c r="I214" s="4">
+        <v>360</v>
+      </c>
+      <c r="J214" s="4">
+        <v>306</v>
+      </c>
+      <c r="K214" s="4">
+        <v>360</v>
+      </c>
       <c r="L214" s="4"/>
       <c r="M214" s="4"/>
       <c r="N214" s="4"/>
       <c r="O214" s="4"/>
       <c r="P214" s="4"/>
-      <c r="Q214" s="4">
-[...2 lines deleted...]
-      <c r="R214" s="4"/>
+      <c r="Q214" s="4"/>
+      <c r="R214" s="4">
+        <v>2658</v>
+      </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C215" t="s">
-        <v>158</v>
+        <v>230</v>
       </c>
       <c r="D215" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K215" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E215" s="4">
+        <v>480</v>
+      </c>
+      <c r="F215" s="4">
+        <v>414</v>
+      </c>
+      <c r="G215" s="4">
+        <v>360</v>
+      </c>
+      <c r="H215" s="4">
+        <v>360</v>
+      </c>
+      <c r="I215" s="4">
+        <v>360</v>
+      </c>
+      <c r="J215" s="4">
+        <v>360</v>
+      </c>
+      <c r="K215" s="4">
+        <v>180</v>
+      </c>
       <c r="L215" s="4"/>
       <c r="M215" s="4"/>
       <c r="N215" s="4"/>
       <c r="O215" s="4"/>
       <c r="P215" s="4"/>
-      <c r="Q215" s="4">
-[...2 lines deleted...]
-      <c r="R215" s="4"/>
+      <c r="Q215" s="4"/>
+      <c r="R215" s="4">
+        <v>2514</v>
+      </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C216" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="D216" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K216" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E216" s="4">
+        <v>375</v>
+      </c>
+      <c r="F216" s="4">
+        <v>391</v>
+      </c>
+      <c r="G216" s="4">
+        <v>301</v>
+      </c>
+      <c r="H216" s="4">
+        <v>324</v>
+      </c>
+      <c r="I216" s="4">
+        <v>360</v>
+      </c>
+      <c r="J216" s="4">
+        <v>360</v>
+      </c>
+      <c r="K216" s="4">
+        <v>360</v>
+      </c>
       <c r="L216" s="4"/>
       <c r="M216" s="4"/>
       <c r="N216" s="4"/>
       <c r="O216" s="4"/>
       <c r="P216" s="4"/>
-      <c r="Q216" s="4">
-[...2 lines deleted...]
-      <c r="R216" s="4"/>
+      <c r="Q216" s="4"/>
+      <c r="R216" s="4">
+        <v>2471</v>
+      </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" s="9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C217" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="D217" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K217" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E217" s="4">
+        <v>240</v>
+      </c>
+      <c r="F217" s="4">
+        <v>240</v>
+      </c>
+      <c r="G217" s="4">
+        <v>180</v>
+      </c>
+      <c r="H217" s="4">
+        <v>180</v>
+      </c>
+      <c r="I217" s="4">
+        <v>180</v>
+      </c>
+      <c r="J217" s="4">
+        <v>180</v>
+      </c>
+      <c r="K217" s="4">
+        <v>180</v>
+      </c>
       <c r="L217" s="4"/>
       <c r="M217" s="4"/>
       <c r="N217" s="4"/>
       <c r="O217" s="4"/>
       <c r="P217" s="4"/>
-      <c r="Q217" s="4">
-[...2 lines deleted...]
-      <c r="R217" s="4"/>
+      <c r="Q217" s="4"/>
+      <c r="R217" s="4">
+        <v>1380</v>
+      </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" s="9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C218" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="D218" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="K218" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="E218" s="4">
+        <v>217</v>
+      </c>
+      <c r="F218" s="4">
+        <v>240</v>
+      </c>
+      <c r="G218" s="4">
+        <v>180</v>
+      </c>
+      <c r="H218" s="4">
+        <v>180</v>
+      </c>
+      <c r="I218" s="4">
+        <v>180</v>
+      </c>
+      <c r="J218" s="4">
+        <v>180</v>
+      </c>
+      <c r="K218" s="4">
+        <v>180</v>
+      </c>
       <c r="L218" s="4"/>
       <c r="M218" s="4"/>
       <c r="N218" s="4"/>
       <c r="O218" s="4"/>
       <c r="P218" s="4"/>
-      <c r="Q218" s="4">
+      <c r="Q218" s="4"/>
+      <c r="R218" s="4">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="219" spans="1:19">
+      <c r="A219" s="10">
+        <v>25</v>
+      </c>
+      <c r="B219" s="11"/>
+      <c r="C219" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="D219" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="E219" s="12">
+        <v>240</v>
+      </c>
+      <c r="F219" s="12">
+        <v>164</v>
+      </c>
+      <c r="G219" s="12"/>
+      <c r="H219" s="12"/>
+      <c r="I219" s="12"/>
+      <c r="J219" s="12"/>
+      <c r="K219" s="12"/>
+      <c r="L219" s="12"/>
+      <c r="M219" s="12"/>
+      <c r="N219" s="12"/>
+      <c r="O219" s="12"/>
+      <c r="P219" s="12"/>
+      <c r="Q219" s="12"/>
+      <c r="R219" s="13">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="222" spans="1:19">
+      <c r="A222" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B222" s="2"/>
+      <c r="C222" s="2"/>
+      <c r="D222" s="2"/>
+      <c r="E222" s="2"/>
+      <c r="F222" s="2"/>
+      <c r="G222" s="2"/>
+      <c r="H222" s="2"/>
+      <c r="I222" s="2"/>
+      <c r="J222" s="2"/>
+      <c r="K222" s="2"/>
+      <c r="L222" s="2"/>
+      <c r="M222" s="2"/>
+      <c r="N222" s="2"/>
+      <c r="O222" s="2"/>
+      <c r="P222" s="2"/>
+      <c r="Q222" s="2"/>
+      <c r="R222" s="2"/>
+      <c r="S222" s="3"/>
+    </row>
+    <row r="223" spans="1:19">
+      <c r="A223" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B223" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C223" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="R218" s="4"/>
-[...2 lines deleted...]
-      <c r="A219" s="9">
+      <c r="D223" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E223" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F223" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G223" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H223" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I223" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J223" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K223" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L223" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M223" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N223" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O223" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P223" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q223" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R223" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S223" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="224" spans="1:19">
+      <c r="A224" s="9">
+        <v>1</v>
+      </c>
+      <c r="B224" t="s">
+        <v>233</v>
+      </c>
+      <c r="C224">
+        <v>107273</v>
+      </c>
+      <c r="D224" t="s">
         <v>24</v>
       </c>
-      <c r="C219" t="s">
-[...77 lines deleted...]
-      <c r="B224" s="6" t="s">
+      <c r="E224" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="F224" s="4">
+        <v>240</v>
+      </c>
+      <c r="G224" s="4">
+        <v>240</v>
+      </c>
+      <c r="H224" s="4">
+        <v>180</v>
+      </c>
+      <c r="I224" s="4">
+        <v>180</v>
+      </c>
+      <c r="J224" s="4">
+        <v>180</v>
+      </c>
+      <c r="K224" s="4">
+        <v>180</v>
+      </c>
+      <c r="L224" s="4">
+        <v>180</v>
+      </c>
+      <c r="M224" s="4">
+        <v>409</v>
+      </c>
+      <c r="N224" s="4"/>
+      <c r="O224" s="4"/>
+      <c r="P224" s="4"/>
+      <c r="Q224" s="4"/>
+      <c r="R224" s="4"/>
+      <c r="S224" s="4">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="225" spans="1:19">
+      <c r="A225" s="9">
         <v>2</v>
       </c>
-      <c r="C224" s="6" t="s">
-[...52 lines deleted...]
-      <c r="A225" s="9"/>
       <c r="B225" t="s">
+        <v>235</v>
+      </c>
+      <c r="C225">
+        <v>29162</v>
+      </c>
+      <c r="D225" t="s">
+        <v>24</v>
+      </c>
+      <c r="E225" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="C225">
-[...15 lines deleted...]
-      <c r="M225" s="4"/>
+      <c r="F225" s="4">
+        <v>240</v>
+      </c>
+      <c r="G225" s="4">
+        <v>240</v>
+      </c>
+      <c r="H225" s="4">
+        <v>180</v>
+      </c>
+      <c r="I225" s="4">
+        <v>180</v>
+      </c>
+      <c r="J225" s="4">
+        <v>180</v>
+      </c>
+      <c r="K225" s="4">
+        <v>180</v>
+      </c>
+      <c r="L225" s="4">
+        <v>180</v>
+      </c>
+      <c r="M225" s="4">
+        <v>402</v>
+      </c>
       <c r="N225" s="4"/>
       <c r="O225" s="4"/>
       <c r="P225" s="4"/>
       <c r="Q225" s="4"/>
       <c r="R225" s="4"/>
-      <c r="S225" s="4"/>
+      <c r="S225" s="4">
+        <v>1782</v>
+      </c>
     </row>
     <row r="226" spans="1:19">
-      <c r="A226" s="9"/>
+      <c r="A226" s="9">
+        <v>3</v>
+      </c>
       <c r="B226" t="s">
         <v>236</v>
       </c>
       <c r="C226">
-        <v>60165</v>
+        <v>54008</v>
       </c>
       <c r="D226" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="E226" s="4" t="s">
-        <v>235</v>
-[...8 lines deleted...]
-      <c r="M226" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F226" s="4">
+        <v>240</v>
+      </c>
+      <c r="G226" s="4">
+        <v>240</v>
+      </c>
+      <c r="H226" s="4">
+        <v>180</v>
+      </c>
+      <c r="I226" s="4">
+        <v>180</v>
+      </c>
+      <c r="J226" s="4">
+        <v>180</v>
+      </c>
+      <c r="K226" s="4">
+        <v>180</v>
+      </c>
+      <c r="L226" s="4">
+        <v>180</v>
+      </c>
+      <c r="M226" s="4">
+        <v>363</v>
+      </c>
       <c r="N226" s="4"/>
       <c r="O226" s="4"/>
       <c r="P226" s="4"/>
       <c r="Q226" s="4"/>
       <c r="R226" s="4"/>
-      <c r="S226" s="4"/>
+      <c r="S226" s="4">
+        <v>1743</v>
+      </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B227" t="s">
         <v>237</v>
       </c>
       <c r="C227">
-        <v>16036</v>
+        <v>19523</v>
       </c>
       <c r="D227" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L227" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F227" s="4">
+        <v>240</v>
+      </c>
+      <c r="G227" s="4">
+        <v>240</v>
+      </c>
+      <c r="H227" s="4">
+        <v>180</v>
+      </c>
+      <c r="I227" s="4">
+        <v>180</v>
+      </c>
+      <c r="J227" s="4">
+        <v>180</v>
+      </c>
+      <c r="K227" s="4">
+        <v>180</v>
+      </c>
+      <c r="L227" s="4">
+        <v>180</v>
+      </c>
       <c r="M227" s="4"/>
       <c r="N227" s="4"/>
       <c r="O227" s="4"/>
       <c r="P227" s="4"/>
       <c r="Q227" s="4"/>
       <c r="R227" s="4"/>
-      <c r="S227" s="4"/>
+      <c r="S227" s="4">
+        <v>1380</v>
+      </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" s="9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B228" t="s">
         <v>238</v>
       </c>
       <c r="C228">
-        <v>80183</v>
+        <v>65387</v>
       </c>
       <c r="D228" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="E228" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L228" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F228" s="4">
+        <v>240</v>
+      </c>
+      <c r="G228" s="4">
+        <v>240</v>
+      </c>
+      <c r="H228" s="4">
+        <v>180</v>
+      </c>
+      <c r="I228" s="4">
+        <v>180</v>
+      </c>
+      <c r="J228" s="4">
+        <v>166</v>
+      </c>
+      <c r="K228" s="4">
+        <v>180</v>
+      </c>
+      <c r="L228" s="4">
+        <v>180</v>
+      </c>
       <c r="M228" s="4"/>
       <c r="N228" s="4"/>
       <c r="O228" s="4"/>
       <c r="P228" s="4"/>
       <c r="Q228" s="4"/>
       <c r="R228" s="4"/>
-      <c r="S228" s="4"/>
+      <c r="S228" s="4">
+        <v>1366</v>
+      </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B229" t="s">
         <v>239</v>
       </c>
       <c r="C229">
-        <v>61360</v>
+        <v>82286</v>
       </c>
       <c r="D229" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="E229" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L229" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F229" s="4">
+        <v>240</v>
+      </c>
+      <c r="G229" s="4">
+        <v>240</v>
+      </c>
+      <c r="H229" s="4">
+        <v>180</v>
+      </c>
+      <c r="I229" s="4">
+        <v>180</v>
+      </c>
+      <c r="J229" s="4">
+        <v>142</v>
+      </c>
+      <c r="K229" s="4">
+        <v>180</v>
+      </c>
+      <c r="L229" s="4">
+        <v>180</v>
+      </c>
       <c r="M229" s="4"/>
       <c r="N229" s="4"/>
       <c r="O229" s="4"/>
       <c r="P229" s="4"/>
       <c r="Q229" s="4"/>
       <c r="R229" s="4"/>
-      <c r="S229" s="4"/>
+      <c r="S229" s="4">
+        <v>1342</v>
+      </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B230" t="s">
         <v>240</v>
       </c>
       <c r="C230">
-        <v>70028</v>
+        <v>29448</v>
       </c>
       <c r="D230" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="E230" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L230" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F230" s="4">
+        <v>211</v>
+      </c>
+      <c r="G230" s="4">
+        <v>240</v>
+      </c>
+      <c r="H230" s="4">
+        <v>180</v>
+      </c>
+      <c r="I230" s="4">
+        <v>180</v>
+      </c>
+      <c r="J230" s="4">
+        <v>180</v>
+      </c>
+      <c r="K230" s="4">
+        <v>167</v>
+      </c>
+      <c r="L230" s="4">
+        <v>180</v>
+      </c>
       <c r="M230" s="4"/>
       <c r="N230" s="4"/>
       <c r="O230" s="4"/>
       <c r="P230" s="4"/>
       <c r="Q230" s="4"/>
       <c r="R230" s="4"/>
-      <c r="S230" s="4"/>
+      <c r="S230" s="4">
+        <v>1338</v>
+      </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" s="9">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B231" t="s">
         <v>241</v>
       </c>
       <c r="C231">
-        <v>70025</v>
+        <v>60465</v>
       </c>
       <c r="D231" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="E231" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L231" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F231" s="4">
+        <v>240</v>
+      </c>
+      <c r="G231" s="4">
+        <v>240</v>
+      </c>
+      <c r="H231" s="4">
+        <v>180</v>
+      </c>
+      <c r="I231" s="4">
+        <v>180</v>
+      </c>
+      <c r="J231" s="4">
+        <v>180</v>
+      </c>
+      <c r="K231" s="4">
+        <v>180</v>
+      </c>
+      <c r="L231" s="4">
+        <v>133</v>
+      </c>
       <c r="M231" s="4"/>
       <c r="N231" s="4"/>
       <c r="O231" s="4"/>
       <c r="P231" s="4"/>
       <c r="Q231" s="4"/>
       <c r="R231" s="4"/>
-      <c r="S231" s="4"/>
+      <c r="S231" s="4">
+        <v>1333</v>
+      </c>
     </row>
     <row r="232" spans="1:19">
       <c r="A232" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B232" t="s">
-        <v>180</v>
+        <v>242</v>
       </c>
       <c r="C232">
-        <v>10088</v>
+        <v>20250</v>
       </c>
       <c r="D232" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E232" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L232" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F232" s="4">
+        <v>240</v>
+      </c>
+      <c r="G232" s="4">
+        <v>240</v>
+      </c>
+      <c r="H232" s="4">
+        <v>180</v>
+      </c>
+      <c r="I232" s="4">
+        <v>180</v>
+      </c>
+      <c r="J232" s="4">
+        <v>180</v>
+      </c>
+      <c r="K232" s="4">
+        <v>126</v>
+      </c>
+      <c r="L232" s="4">
+        <v>180</v>
+      </c>
       <c r="M232" s="4"/>
       <c r="N232" s="4"/>
       <c r="O232" s="4"/>
       <c r="P232" s="4"/>
       <c r="Q232" s="4"/>
       <c r="R232" s="4"/>
-      <c r="S232" s="4"/>
+      <c r="S232" s="4">
+        <v>1326</v>
+      </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233" s="9">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B233" t="s">
-        <v>53</v>
+        <v>243</v>
       </c>
       <c r="C233">
-        <v>10072</v>
+        <v>70028</v>
       </c>
       <c r="D233" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E233" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L233" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F233" s="4">
+        <v>185</v>
+      </c>
+      <c r="G233" s="4">
+        <v>240</v>
+      </c>
+      <c r="H233" s="4">
+        <v>180</v>
+      </c>
+      <c r="I233" s="4">
+        <v>180</v>
+      </c>
+      <c r="J233" s="4">
+        <v>180</v>
+      </c>
+      <c r="K233" s="4">
+        <v>180</v>
+      </c>
+      <c r="L233" s="4">
+        <v>180</v>
+      </c>
       <c r="M233" s="4"/>
       <c r="N233" s="4"/>
       <c r="O233" s="4"/>
       <c r="P233" s="4"/>
       <c r="Q233" s="4"/>
       <c r="R233" s="4"/>
-      <c r="S233" s="4"/>
+      <c r="S233" s="4">
+        <v>1325</v>
+      </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" s="9">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B234" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C234">
-        <v>19523</v>
+        <v>109542</v>
       </c>
       <c r="D234" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E234" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L234" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F234" s="4">
+        <v>240</v>
+      </c>
+      <c r="G234" s="4">
+        <v>184</v>
+      </c>
+      <c r="H234" s="4">
+        <v>180</v>
+      </c>
+      <c r="I234" s="4">
+        <v>180</v>
+      </c>
+      <c r="J234" s="4">
+        <v>180</v>
+      </c>
+      <c r="K234" s="4">
+        <v>180</v>
+      </c>
+      <c r="L234" s="4">
+        <v>180</v>
+      </c>
       <c r="M234" s="4"/>
       <c r="N234" s="4"/>
       <c r="O234" s="4"/>
       <c r="P234" s="4"/>
       <c r="Q234" s="4"/>
       <c r="R234" s="4"/>
-      <c r="S234" s="4"/>
+      <c r="S234" s="4">
+        <v>1324</v>
+      </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235" s="9">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B235" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C235">
-        <v>19714</v>
+        <v>65210</v>
       </c>
       <c r="D235" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L235" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F235" s="4">
+        <v>240</v>
+      </c>
+      <c r="G235" s="4">
+        <v>240</v>
+      </c>
+      <c r="H235" s="4">
+        <v>180</v>
+      </c>
+      <c r="I235" s="4">
+        <v>180</v>
+      </c>
+      <c r="J235" s="4">
+        <v>180</v>
+      </c>
+      <c r="K235" s="4">
+        <v>180</v>
+      </c>
+      <c r="L235" s="4">
+        <v>121</v>
+      </c>
       <c r="M235" s="4"/>
       <c r="N235" s="4"/>
       <c r="O235" s="4"/>
       <c r="P235" s="4"/>
       <c r="Q235" s="4"/>
       <c r="R235" s="4"/>
-      <c r="S235" s="4"/>
+      <c r="S235" s="4">
+        <v>1321</v>
+      </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" s="9">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B236" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C236">
-        <v>19631</v>
+        <v>66421</v>
       </c>
       <c r="D236" t="s">
-        <v>245</v>
+        <v>72</v>
       </c>
       <c r="E236" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L236" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F236" s="4">
+        <v>240</v>
+      </c>
+      <c r="G236" s="4">
+        <v>240</v>
+      </c>
+      <c r="H236" s="4">
+        <v>180</v>
+      </c>
+      <c r="I236" s="4">
+        <v>180</v>
+      </c>
+      <c r="J236" s="4">
+        <v>120</v>
+      </c>
+      <c r="K236" s="4">
+        <v>180</v>
+      </c>
+      <c r="L236" s="4">
+        <v>180</v>
+      </c>
       <c r="M236" s="4"/>
       <c r="N236" s="4"/>
       <c r="O236" s="4"/>
       <c r="P236" s="4"/>
       <c r="Q236" s="4"/>
       <c r="R236" s="4"/>
-      <c r="S236" s="4"/>
+      <c r="S236" s="4">
+        <v>1320</v>
+      </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237" s="9">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B237" t="s">
-        <v>246</v>
+        <v>180</v>
       </c>
       <c r="C237">
-        <v>66794</v>
+        <v>10088</v>
       </c>
       <c r="D237" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L237" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F237" s="4">
+        <v>240</v>
+      </c>
+      <c r="G237" s="4">
+        <v>240</v>
+      </c>
+      <c r="H237" s="4">
+        <v>180</v>
+      </c>
+      <c r="I237" s="4">
+        <v>180</v>
+      </c>
+      <c r="J237" s="4">
+        <v>180</v>
+      </c>
+      <c r="K237" s="4">
+        <v>114</v>
+      </c>
+      <c r="L237" s="4">
+        <v>180</v>
+      </c>
       <c r="M237" s="4"/>
       <c r="N237" s="4"/>
       <c r="O237" s="4"/>
       <c r="P237" s="4"/>
       <c r="Q237" s="4"/>
       <c r="R237" s="4"/>
-      <c r="S237" s="4"/>
+      <c r="S237" s="4">
+        <v>1314</v>
+      </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238" s="9">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B238" t="s">
         <v>247</v>
       </c>
       <c r="C238">
-        <v>29448</v>
+        <v>66794</v>
       </c>
       <c r="D238" t="s">
         <v>72</v>
       </c>
       <c r="E238" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L238" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F238" s="4">
+        <v>240</v>
+      </c>
+      <c r="G238" s="4">
+        <v>240</v>
+      </c>
+      <c r="H238" s="4">
+        <v>135</v>
+      </c>
+      <c r="I238" s="4">
+        <v>151</v>
+      </c>
+      <c r="J238" s="4">
+        <v>180</v>
+      </c>
+      <c r="K238" s="4">
+        <v>180</v>
+      </c>
+      <c r="L238" s="4">
+        <v>180</v>
+      </c>
       <c r="M238" s="4"/>
       <c r="N238" s="4"/>
       <c r="O238" s="4"/>
       <c r="P238" s="4"/>
       <c r="Q238" s="4"/>
       <c r="R238" s="4"/>
-      <c r="S238" s="4"/>
+      <c r="S238" s="4">
+        <v>1306</v>
+      </c>
     </row>
     <row r="239" spans="1:19">
       <c r="A239" s="9">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B239" t="s">
         <v>248</v>
       </c>
       <c r="C239">
-        <v>66421</v>
+        <v>19714</v>
       </c>
       <c r="D239" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L239" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F239" s="4">
+        <v>240</v>
+      </c>
+      <c r="G239" s="4">
+        <v>240</v>
+      </c>
+      <c r="H239" s="4">
+        <v>180</v>
+      </c>
+      <c r="I239" s="4">
+        <v>180</v>
+      </c>
+      <c r="J239" s="4">
+        <v>180</v>
+      </c>
+      <c r="K239" s="4">
+        <v>102</v>
+      </c>
+      <c r="L239" s="4">
+        <v>180</v>
+      </c>
       <c r="M239" s="4"/>
       <c r="N239" s="4"/>
       <c r="O239" s="4"/>
       <c r="P239" s="4"/>
       <c r="Q239" s="4"/>
       <c r="R239" s="4"/>
-      <c r="S239" s="4"/>
+      <c r="S239" s="4">
+        <v>1302</v>
+      </c>
     </row>
     <row r="240" spans="1:19">
       <c r="A240" s="9">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B240" t="s">
         <v>249</v>
       </c>
       <c r="C240">
-        <v>142989</v>
+        <v>53982</v>
       </c>
       <c r="D240" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="E240" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L240" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F240" s="4">
+        <v>240</v>
+      </c>
+      <c r="G240" s="4">
+        <v>240</v>
+      </c>
+      <c r="H240" s="4">
+        <v>180</v>
+      </c>
+      <c r="I240" s="4">
+        <v>180</v>
+      </c>
+      <c r="J240" s="4">
+        <v>180</v>
+      </c>
+      <c r="K240" s="4">
+        <v>92</v>
+      </c>
+      <c r="L240" s="4">
+        <v>180</v>
+      </c>
       <c r="M240" s="4"/>
       <c r="N240" s="4"/>
       <c r="O240" s="4"/>
       <c r="P240" s="4"/>
       <c r="Q240" s="4"/>
       <c r="R240" s="4"/>
-      <c r="S240" s="4"/>
+      <c r="S240" s="4">
+        <v>1292</v>
+      </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241" s="9">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B241" t="s">
         <v>250</v>
       </c>
       <c r="C241">
-        <v>82279</v>
+        <v>92308</v>
       </c>
       <c r="D241" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L241" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F241" s="4">
+        <v>240</v>
+      </c>
+      <c r="G241" s="4">
+        <v>240</v>
+      </c>
+      <c r="H241" s="4">
+        <v>180</v>
+      </c>
+      <c r="I241" s="4">
+        <v>75</v>
+      </c>
+      <c r="J241" s="4">
+        <v>180</v>
+      </c>
+      <c r="K241" s="4">
+        <v>180</v>
+      </c>
+      <c r="L241" s="4">
+        <v>180</v>
+      </c>
       <c r="M241" s="4"/>
       <c r="N241" s="4"/>
       <c r="O241" s="4"/>
       <c r="P241" s="4"/>
       <c r="Q241" s="4"/>
       <c r="R241" s="4"/>
-      <c r="S241" s="4"/>
+      <c r="S241" s="4">
+        <v>1275</v>
+      </c>
     </row>
     <row r="242" spans="1:19">
       <c r="A242" s="9">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B242" t="s">
         <v>251</v>
       </c>
       <c r="C242">
-        <v>81416</v>
+        <v>119962</v>
       </c>
       <c r="D242" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L242" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F242" s="4">
+        <v>240</v>
+      </c>
+      <c r="G242" s="4">
+        <v>225</v>
+      </c>
+      <c r="H242" s="4">
+        <v>180</v>
+      </c>
+      <c r="I242" s="4">
+        <v>180</v>
+      </c>
+      <c r="J242" s="4">
+        <v>180</v>
+      </c>
+      <c r="K242" s="4">
+        <v>172</v>
+      </c>
+      <c r="L242" s="4">
+        <v>87</v>
+      </c>
       <c r="M242" s="4"/>
       <c r="N242" s="4"/>
       <c r="O242" s="4"/>
       <c r="P242" s="4"/>
       <c r="Q242" s="4"/>
       <c r="R242" s="4"/>
-      <c r="S242" s="4"/>
+      <c r="S242" s="4">
+        <v>1264</v>
+      </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243" s="9">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B243" t="s">
-        <v>252</v>
+        <v>53</v>
       </c>
       <c r="C243">
-        <v>82286</v>
+        <v>10072</v>
       </c>
       <c r="D243" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L243" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F243" s="4">
+        <v>240</v>
+      </c>
+      <c r="G243" s="4">
+        <v>240</v>
+      </c>
+      <c r="H243" s="4">
+        <v>180</v>
+      </c>
+      <c r="I243" s="4">
+        <v>180</v>
+      </c>
+      <c r="J243" s="4">
+        <v>180</v>
+      </c>
+      <c r="K243" s="4">
+        <v>120</v>
+      </c>
+      <c r="L243" s="4">
+        <v>120</v>
+      </c>
       <c r="M243" s="4"/>
       <c r="N243" s="4"/>
       <c r="O243" s="4"/>
       <c r="P243" s="4"/>
       <c r="Q243" s="4"/>
       <c r="R243" s="4"/>
-      <c r="S243" s="4"/>
+      <c r="S243" s="4">
+        <v>1260</v>
+      </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" s="9">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B244" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C244">
-        <v>65390</v>
+        <v>60165</v>
       </c>
       <c r="D244" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="E244" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L244" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F244" s="4">
+        <v>240</v>
+      </c>
+      <c r="G244" s="4">
+        <v>226</v>
+      </c>
+      <c r="H244" s="4">
+        <v>180</v>
+      </c>
+      <c r="I244" s="4">
+        <v>180</v>
+      </c>
+      <c r="J244" s="4">
+        <v>180</v>
+      </c>
+      <c r="K244" s="4">
+        <v>180</v>
+      </c>
+      <c r="L244" s="4">
+        <v>60</v>
+      </c>
       <c r="M244" s="4"/>
       <c r="N244" s="4"/>
       <c r="O244" s="4"/>
       <c r="P244" s="4"/>
       <c r="Q244" s="4"/>
       <c r="R244" s="4"/>
-      <c r="S244" s="4"/>
+      <c r="S244" s="4">
+        <v>1246</v>
+      </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245" s="9">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B245" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C245">
-        <v>65387</v>
+        <v>75167</v>
       </c>
       <c r="D245" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L245" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F245" s="4">
+        <v>240</v>
+      </c>
+      <c r="G245" s="4">
+        <v>240</v>
+      </c>
+      <c r="H245" s="4">
+        <v>180</v>
+      </c>
+      <c r="I245" s="4">
+        <v>180</v>
+      </c>
+      <c r="J245" s="4">
+        <v>25</v>
+      </c>
+      <c r="K245" s="4">
+        <v>180</v>
+      </c>
+      <c r="L245" s="4">
+        <v>180</v>
+      </c>
       <c r="M245" s="4"/>
       <c r="N245" s="4"/>
       <c r="O245" s="4"/>
       <c r="P245" s="4"/>
       <c r="Q245" s="4"/>
       <c r="R245" s="4"/>
-      <c r="S245" s="4"/>
+      <c r="S245" s="4">
+        <v>1225</v>
+      </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246" s="9">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B246" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C246">
-        <v>65388</v>
+        <v>91054</v>
       </c>
       <c r="D246" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E246" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L246" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F246" s="4">
+        <v>240</v>
+      </c>
+      <c r="G246" s="4">
+        <v>127</v>
+      </c>
+      <c r="H246" s="4">
+        <v>180</v>
+      </c>
+      <c r="I246" s="4">
+        <v>180</v>
+      </c>
+      <c r="J246" s="4">
+        <v>180</v>
+      </c>
+      <c r="K246" s="4">
+        <v>130</v>
+      </c>
+      <c r="L246" s="4">
+        <v>180</v>
+      </c>
       <c r="M246" s="4"/>
       <c r="N246" s="4"/>
       <c r="O246" s="4"/>
       <c r="P246" s="4"/>
       <c r="Q246" s="4"/>
       <c r="R246" s="4"/>
-      <c r="S246" s="4"/>
+      <c r="S246" s="4">
+        <v>1217</v>
+      </c>
     </row>
     <row r="247" spans="1:19">
       <c r="A247" s="9">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B247" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C247">
-        <v>20250</v>
+        <v>61360</v>
       </c>
       <c r="D247" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L247" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F247" s="4">
+        <v>240</v>
+      </c>
+      <c r="G247" s="4">
+        <v>240</v>
+      </c>
+      <c r="H247" s="4">
+        <v>180</v>
+      </c>
+      <c r="I247" s="4">
+        <v>180</v>
+      </c>
+      <c r="J247" s="4">
+        <v>180</v>
+      </c>
+      <c r="K247" s="4">
+        <v>96</v>
+      </c>
+      <c r="L247" s="4">
+        <v>76</v>
+      </c>
       <c r="M247" s="4"/>
       <c r="N247" s="4"/>
       <c r="O247" s="4"/>
       <c r="P247" s="4"/>
       <c r="Q247" s="4"/>
       <c r="R247" s="4"/>
-      <c r="S247" s="4"/>
+      <c r="S247" s="4">
+        <v>1192</v>
+      </c>
     </row>
     <row r="248" spans="1:19">
       <c r="A248" s="9">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B248" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C248">
-        <v>91054</v>
+        <v>16036</v>
       </c>
       <c r="D248" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="E248" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L248" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F248" s="4">
+        <v>178</v>
+      </c>
+      <c r="G248" s="4">
+        <v>188</v>
+      </c>
+      <c r="H248" s="4">
+        <v>180</v>
+      </c>
+      <c r="I248" s="4">
+        <v>180</v>
+      </c>
+      <c r="J248" s="4">
+        <v>180</v>
+      </c>
+      <c r="K248" s="4">
+        <v>180</v>
+      </c>
+      <c r="L248" s="4">
+        <v>87</v>
+      </c>
       <c r="M248" s="4"/>
       <c r="N248" s="4"/>
       <c r="O248" s="4"/>
       <c r="P248" s="4"/>
       <c r="Q248" s="4"/>
       <c r="R248" s="4"/>
-      <c r="S248" s="4"/>
+      <c r="S248" s="4">
+        <v>1173</v>
+      </c>
     </row>
     <row r="249" spans="1:19">
       <c r="A249" s="9">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B249" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C249">
-        <v>75167</v>
+        <v>65390</v>
       </c>
       <c r="D249" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L249" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F249" s="4">
+        <v>193</v>
+      </c>
+      <c r="G249" s="4">
+        <v>240</v>
+      </c>
+      <c r="H249" s="4">
+        <v>180</v>
+      </c>
+      <c r="I249" s="4">
+        <v>180</v>
+      </c>
+      <c r="J249" s="4">
+        <v>180</v>
+      </c>
+      <c r="K249" s="4">
+        <v>111</v>
+      </c>
+      <c r="L249" s="4">
+        <v>86</v>
+      </c>
       <c r="M249" s="4"/>
       <c r="N249" s="4"/>
       <c r="O249" s="4"/>
       <c r="P249" s="4"/>
       <c r="Q249" s="4"/>
       <c r="R249" s="4"/>
-      <c r="S249" s="4"/>
+      <c r="S249" s="4">
+        <v>1170</v>
+      </c>
     </row>
     <row r="250" spans="1:19">
       <c r="A250" s="9">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B250" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C250">
-        <v>65210</v>
+        <v>65388</v>
       </c>
       <c r="D250" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E250" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L250" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F250" s="4">
+        <v>22</v>
+      </c>
+      <c r="G250" s="4">
+        <v>240</v>
+      </c>
+      <c r="H250" s="4">
+        <v>180</v>
+      </c>
+      <c r="I250" s="4">
+        <v>180</v>
+      </c>
+      <c r="J250" s="4">
+        <v>180</v>
+      </c>
+      <c r="K250" s="4">
+        <v>180</v>
+      </c>
+      <c r="L250" s="4">
+        <v>180</v>
+      </c>
       <c r="M250" s="4"/>
       <c r="N250" s="4"/>
       <c r="O250" s="4"/>
       <c r="P250" s="4"/>
       <c r="Q250" s="4"/>
       <c r="R250" s="4"/>
-      <c r="S250" s="4"/>
+      <c r="S250" s="4">
+        <v>1162</v>
+      </c>
     </row>
     <row r="251" spans="1:19">
       <c r="A251" s="9">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B251" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C251">
-        <v>84660</v>
+        <v>70025</v>
       </c>
       <c r="D251" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      <c r="H251" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F251" s="4">
+        <v>240</v>
+      </c>
+      <c r="G251" s="4">
+        <v>240</v>
+      </c>
+      <c r="H251" s="4">
+        <v>110</v>
+      </c>
       <c r="I251" s="4"/>
-      <c r="J251" s="4"/>
-[...1 lines deleted...]
-      <c r="L251" s="4"/>
+      <c r="J251" s="4">
+        <v>180</v>
+      </c>
+      <c r="K251" s="4">
+        <v>180</v>
+      </c>
+      <c r="L251" s="4">
+        <v>180</v>
+      </c>
       <c r="M251" s="4"/>
       <c r="N251" s="4"/>
       <c r="O251" s="4"/>
       <c r="P251" s="4"/>
       <c r="Q251" s="4"/>
       <c r="R251" s="4"/>
-      <c r="S251" s="4"/>
+      <c r="S251" s="4">
+        <v>1130</v>
+      </c>
     </row>
     <row r="252" spans="1:19">
       <c r="A252" s="9">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B252" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C252">
-        <v>82250</v>
+        <v>62024</v>
       </c>
       <c r="D252" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="E252" s="4" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-      <c r="G252" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F252" s="4">
+        <v>151</v>
+      </c>
+      <c r="G252" s="4">
+        <v>240</v>
+      </c>
       <c r="H252" s="4"/>
-      <c r="I252" s="4"/>
-[...2 lines deleted...]
-      <c r="L252" s="4"/>
+      <c r="I252" s="4">
+        <v>180</v>
+      </c>
+      <c r="J252" s="4">
+        <v>180</v>
+      </c>
+      <c r="K252" s="4">
+        <v>180</v>
+      </c>
+      <c r="L252" s="4">
+        <v>180</v>
+      </c>
       <c r="M252" s="4"/>
       <c r="N252" s="4"/>
       <c r="O252" s="4"/>
       <c r="P252" s="4"/>
       <c r="Q252" s="4"/>
       <c r="R252" s="4"/>
-      <c r="S252" s="4"/>
+      <c r="S252" s="4">
+        <v>1111</v>
+      </c>
     </row>
     <row r="253" spans="1:19">
       <c r="A253" s="9">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="B253" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C253">
-        <v>54008</v>
+        <v>24235</v>
       </c>
       <c r="D253" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="E253" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L253" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F253" s="4">
+        <v>207</v>
+      </c>
+      <c r="G253" s="4">
+        <v>240</v>
+      </c>
+      <c r="H253" s="4">
+        <v>95</v>
+      </c>
+      <c r="I253" s="4">
+        <v>180</v>
+      </c>
+      <c r="J253" s="4">
+        <v>180</v>
+      </c>
+      <c r="K253" s="4">
+        <v>180</v>
+      </c>
+      <c r="L253" s="4">
+        <v>21</v>
+      </c>
       <c r="M253" s="4"/>
       <c r="N253" s="4"/>
       <c r="O253" s="4"/>
       <c r="P253" s="4"/>
       <c r="Q253" s="4"/>
       <c r="R253" s="4"/>
-      <c r="S253" s="4"/>
+      <c r="S253" s="4">
+        <v>1103</v>
+      </c>
     </row>
     <row r="254" spans="1:19">
       <c r="A254" s="9">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B254" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C254">
-        <v>53982</v>
+        <v>19631</v>
       </c>
       <c r="D254" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="E254" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L254" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F254" s="4">
+        <v>205</v>
+      </c>
+      <c r="G254" s="4">
+        <v>196</v>
+      </c>
+      <c r="H254" s="4">
+        <v>79</v>
+      </c>
+      <c r="I254" s="4">
+        <v>175</v>
+      </c>
+      <c r="J254" s="4">
+        <v>180</v>
+      </c>
+      <c r="K254" s="4">
+        <v>84</v>
+      </c>
+      <c r="L254" s="4">
+        <v>167</v>
+      </c>
       <c r="M254" s="4"/>
       <c r="N254" s="4"/>
       <c r="O254" s="4"/>
       <c r="P254" s="4"/>
       <c r="Q254" s="4"/>
       <c r="R254" s="4"/>
-      <c r="S254" s="4"/>
+      <c r="S254" s="4">
+        <v>1086</v>
+      </c>
     </row>
     <row r="255" spans="1:19">
       <c r="A255" s="9">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B255" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C255">
         <v>80469</v>
       </c>
       <c r="D255" t="s">
         <v>28</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="F255" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F255" s="4">
+        <v>240</v>
+      </c>
       <c r="G255" s="4"/>
-      <c r="H255" s="4"/>
-[...3 lines deleted...]
-      <c r="L255" s="4"/>
+      <c r="H255" s="4">
+        <v>180</v>
+      </c>
+      <c r="I255" s="4">
+        <v>180</v>
+      </c>
+      <c r="J255" s="4">
+        <v>180</v>
+      </c>
+      <c r="K255" s="4">
+        <v>115</v>
+      </c>
+      <c r="L255" s="4">
+        <v>180</v>
+      </c>
       <c r="M255" s="4"/>
       <c r="N255" s="4"/>
       <c r="O255" s="4"/>
       <c r="P255" s="4"/>
       <c r="Q255" s="4"/>
       <c r="R255" s="4"/>
-      <c r="S255" s="4"/>
+      <c r="S255" s="4">
+        <v>1075</v>
+      </c>
     </row>
     <row r="256" spans="1:19">
       <c r="A256" s="9">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B256" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C256">
-        <v>62024</v>
+        <v>82279</v>
       </c>
       <c r="D256" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="E256" s="4" t="s">
-        <v>235</v>
-[...6 lines deleted...]
-      <c r="K256" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F256" s="4">
+        <v>240</v>
+      </c>
+      <c r="G256" s="4">
+        <v>240</v>
+      </c>
+      <c r="H256" s="4">
+        <v>180</v>
+      </c>
+      <c r="I256" s="4">
+        <v>180</v>
+      </c>
+      <c r="J256" s="4">
+        <v>180</v>
+      </c>
+      <c r="K256" s="4">
+        <v>17</v>
+      </c>
       <c r="L256" s="4"/>
       <c r="M256" s="4"/>
       <c r="N256" s="4"/>
       <c r="O256" s="4"/>
       <c r="P256" s="4"/>
       <c r="Q256" s="4"/>
       <c r="R256" s="4"/>
-      <c r="S256" s="4"/>
+      <c r="S256" s="4">
+        <v>1037</v>
+      </c>
     </row>
     <row r="257" spans="1:19">
       <c r="A257" s="9">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B257" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C257">
-        <v>109542</v>
+        <v>82250</v>
       </c>
       <c r="D257" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="E257" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L257" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F257" s="4">
+        <v>180</v>
+      </c>
+      <c r="G257" s="4">
+        <v>94</v>
+      </c>
+      <c r="H257" s="4">
+        <v>180</v>
+      </c>
+      <c r="I257" s="4">
+        <v>180</v>
+      </c>
+      <c r="J257" s="4">
+        <v>105</v>
+      </c>
+      <c r="K257" s="4">
+        <v>118</v>
+      </c>
+      <c r="L257" s="4">
+        <v>42</v>
+      </c>
       <c r="M257" s="4"/>
       <c r="N257" s="4"/>
       <c r="O257" s="4"/>
       <c r="P257" s="4"/>
       <c r="Q257" s="4"/>
       <c r="R257" s="4"/>
-      <c r="S257" s="4"/>
+      <c r="S257" s="4">
+        <v>899</v>
+      </c>
     </row>
     <row r="258" spans="1:19">
       <c r="A258" s="9">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B258" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C258">
-        <v>92308</v>
+        <v>80183</v>
       </c>
       <c r="D258" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="E258" s="4" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="L258" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F258" s="4">
+        <v>79</v>
+      </c>
+      <c r="G258" s="4">
+        <v>175</v>
+      </c>
+      <c r="H258" s="4">
+        <v>180</v>
+      </c>
+      <c r="I258" s="4">
+        <v>180</v>
+      </c>
+      <c r="J258" s="4">
+        <v>180</v>
+      </c>
+      <c r="K258" s="4">
+        <v>50</v>
+      </c>
+      <c r="L258" s="4">
+        <v>17</v>
+      </c>
       <c r="M258" s="4"/>
       <c r="N258" s="4"/>
       <c r="O258" s="4"/>
       <c r="P258" s="4"/>
       <c r="Q258" s="4"/>
       <c r="R258" s="4"/>
-      <c r="S258" s="4"/>
+      <c r="S258" s="4">
+        <v>861</v>
+      </c>
     </row>
     <row r="259" spans="1:19">
       <c r="A259" s="9">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B259" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C259">
-        <v>24235</v>
+        <v>81416</v>
       </c>
       <c r="D259" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-      <c r="J259" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F259" s="4">
+        <v>240</v>
+      </c>
+      <c r="G259" s="4">
+        <v>240</v>
+      </c>
+      <c r="H259" s="4">
+        <v>180</v>
+      </c>
+      <c r="I259" s="4">
+        <v>180</v>
+      </c>
+      <c r="J259" s="4">
+        <v>18</v>
+      </c>
       <c r="K259" s="4"/>
       <c r="L259" s="4"/>
       <c r="M259" s="4"/>
       <c r="N259" s="4"/>
       <c r="O259" s="4"/>
       <c r="P259" s="4"/>
       <c r="Q259" s="4"/>
       <c r="R259" s="4"/>
-      <c r="S259" s="4"/>
+      <c r="S259" s="4">
+        <v>858</v>
+      </c>
     </row>
     <row r="260" spans="1:19">
       <c r="A260" s="9">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="B260" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C260">
-        <v>119962</v>
+        <v>142989</v>
       </c>
       <c r="D260" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="E260" s="4" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      <c r="H260" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="F260" s="4">
+        <v>240</v>
+      </c>
+      <c r="G260" s="4">
+        <v>240</v>
+      </c>
+      <c r="H260" s="4">
+        <v>102</v>
+      </c>
       <c r="I260" s="4"/>
       <c r="J260" s="4"/>
       <c r="K260" s="4"/>
       <c r="L260" s="4"/>
       <c r="M260" s="4"/>
       <c r="N260" s="4"/>
       <c r="O260" s="4"/>
       <c r="P260" s="4"/>
       <c r="Q260" s="4"/>
       <c r="R260" s="4"/>
-      <c r="S260" s="4"/>
+      <c r="S260" s="4">
+        <v>582</v>
+      </c>
     </row>
     <row r="261" spans="1:19">
       <c r="A261" s="9">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="B261" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C261">
-        <v>29162</v>
+        <v>84660</v>
       </c>
       <c r="D261" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F261" s="4"/>
       <c r="G261" s="4"/>
       <c r="H261" s="4"/>
       <c r="I261" s="4"/>
       <c r="J261" s="4"/>
       <c r="K261" s="4"/>
       <c r="L261" s="4"/>
       <c r="M261" s="4"/>
       <c r="N261" s="4"/>
       <c r="O261" s="4"/>
       <c r="P261" s="4"/>
       <c r="Q261" s="4"/>
       <c r="R261" s="4"/>
       <c r="S261" s="4"/>
     </row>
     <row r="262" spans="1:19">
       <c r="A262" s="10">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C262" s="11">
         <v>100916</v>
       </c>
       <c r="D262" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E262" s="12" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F262" s="12"/>
       <c r="G262" s="12"/>
       <c r="H262" s="12"/>
       <c r="I262" s="12"/>
       <c r="J262" s="12"/>
       <c r="K262" s="12"/>
       <c r="L262" s="12"/>
       <c r="M262" s="12"/>
       <c r="N262" s="12"/>
       <c r="O262" s="12"/>
       <c r="P262" s="12"/>
       <c r="Q262" s="12"/>
       <c r="R262" s="12"/>
       <c r="S262" s="13"/>
     </row>
     <row r="264" spans="1:19">
       <c r="A264" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B264" s="2"/>
       <c r="C264" s="2"/>
       <c r="D264" s="2"/>
       <c r="E264" s="2"/>
       <c r="F264" s="2"/>
       <c r="G264" s="2"/>
       <c r="H264" s="2"/>
       <c r="I264" s="2"/>
       <c r="J264" s="2"/>
       <c r="K264" s="2"/>
       <c r="L264" s="2"/>
       <c r="M264" s="2"/>
       <c r="N264" s="2"/>
       <c r="O264" s="2"/>
       <c r="P264" s="2"/>
       <c r="Q264" s="2"/>
       <c r="R264" s="3"/>
     </row>
     <row r="265" spans="1:19">
       <c r="A265" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="6" t="s">
@@ -10916,2822 +12950,3009 @@
         <v>10</v>
       </c>
       <c r="J265" s="7" t="s">
         <v>11</v>
       </c>
       <c r="K265" s="7" t="s">
         <v>12</v>
       </c>
       <c r="L265" s="7"/>
       <c r="M265" s="7"/>
       <c r="N265" s="7"/>
       <c r="O265" s="7"/>
       <c r="P265" s="7"/>
       <c r="Q265" s="7" t="s">
         <v>133</v>
       </c>
       <c r="R265" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="266" spans="1:19">
       <c r="A266" s="9">
         <v>1</v>
       </c>
       <c r="C266" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D266" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K266" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E266" s="4">
+        <v>720</v>
+      </c>
+      <c r="F266" s="4">
+        <v>705</v>
+      </c>
+      <c r="G266" s="4">
+        <v>540</v>
+      </c>
+      <c r="H266" s="4">
+        <v>540</v>
+      </c>
+      <c r="I266" s="4">
+        <v>540</v>
+      </c>
+      <c r="J266" s="4">
+        <v>532</v>
+      </c>
+      <c r="K266" s="4">
+        <v>447</v>
+      </c>
       <c r="L266" s="4"/>
       <c r="M266" s="4"/>
       <c r="N266" s="4"/>
       <c r="O266" s="4"/>
       <c r="P266" s="4"/>
-      <c r="Q266" s="4"/>
-      <c r="R266" s="4"/>
+      <c r="Q266" s="4">
+        <v>22</v>
+      </c>
+      <c r="R266" s="4">
+        <v>4024</v>
+      </c>
     </row>
     <row r="267" spans="1:19">
       <c r="A267" s="9">
         <v>2</v>
       </c>
       <c r="C267" t="s">
-        <v>273</v>
+        <v>159</v>
       </c>
       <c r="D267" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K267" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E267" s="4">
+        <v>691</v>
+      </c>
+      <c r="F267" s="4">
+        <v>720</v>
+      </c>
+      <c r="G267" s="4">
+        <v>495</v>
+      </c>
+      <c r="H267" s="4">
+        <v>511</v>
+      </c>
+      <c r="I267" s="4">
+        <v>480</v>
+      </c>
+      <c r="J267" s="4">
+        <v>527</v>
+      </c>
+      <c r="K267" s="4">
+        <v>540</v>
+      </c>
       <c r="L267" s="4"/>
       <c r="M267" s="4"/>
       <c r="N267" s="4"/>
       <c r="O267" s="4"/>
       <c r="P267" s="4"/>
-      <c r="Q267" s="4">
-[...2 lines deleted...]
-      <c r="R267" s="4"/>
+      <c r="Q267" s="4"/>
+      <c r="R267" s="4">
+        <v>3964</v>
+      </c>
     </row>
     <row r="268" spans="1:19">
       <c r="A268" s="9">
         <v>3</v>
       </c>
       <c r="C268" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D268" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K268" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E268" s="4">
+        <v>685</v>
+      </c>
+      <c r="F268" s="4">
+        <v>676</v>
+      </c>
+      <c r="G268" s="4">
+        <v>439</v>
+      </c>
+      <c r="H268" s="4">
+        <v>535</v>
+      </c>
+      <c r="I268" s="4">
+        <v>540</v>
+      </c>
+      <c r="J268" s="4">
+        <v>366</v>
+      </c>
+      <c r="K268" s="4">
+        <v>527</v>
+      </c>
       <c r="L268" s="4"/>
       <c r="M268" s="4"/>
       <c r="N268" s="4"/>
       <c r="O268" s="4"/>
       <c r="P268" s="4"/>
-      <c r="Q268" s="4">
-[...2 lines deleted...]
-      <c r="R268" s="4"/>
+      <c r="Q268" s="4"/>
+      <c r="R268" s="4">
+        <v>3768</v>
+      </c>
     </row>
     <row r="269" spans="1:19">
       <c r="A269" s="9">
         <v>4</v>
       </c>
       <c r="C269" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="D269" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K269" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E269" s="4">
+        <v>720</v>
+      </c>
+      <c r="F269" s="4">
+        <v>607</v>
+      </c>
+      <c r="G269" s="4">
+        <v>540</v>
+      </c>
+      <c r="H269" s="4">
+        <v>540</v>
+      </c>
+      <c r="I269" s="4">
+        <v>385</v>
+      </c>
+      <c r="J269" s="4">
+        <v>490</v>
+      </c>
+      <c r="K269" s="4">
+        <v>481</v>
+      </c>
       <c r="L269" s="4"/>
       <c r="M269" s="4"/>
       <c r="N269" s="4"/>
       <c r="O269" s="4"/>
       <c r="P269" s="4"/>
-      <c r="Q269" s="4">
-[...2 lines deleted...]
-      <c r="R269" s="4"/>
+      <c r="Q269" s="4"/>
+      <c r="R269" s="4">
+        <v>3763</v>
+      </c>
     </row>
     <row r="270" spans="1:19">
       <c r="A270" s="9">
         <v>5</v>
       </c>
       <c r="C270" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="D270" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K270" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E270" s="4">
+        <v>720</v>
+      </c>
+      <c r="F270" s="4">
+        <v>480</v>
+      </c>
+      <c r="G270" s="4">
+        <v>540</v>
+      </c>
+      <c r="H270" s="4">
+        <v>540</v>
+      </c>
+      <c r="I270" s="4">
+        <v>540</v>
+      </c>
+      <c r="J270" s="4">
+        <v>387</v>
+      </c>
+      <c r="K270" s="4">
+        <v>540</v>
+      </c>
       <c r="L270" s="4"/>
       <c r="M270" s="4"/>
       <c r="N270" s="4"/>
       <c r="O270" s="4"/>
       <c r="P270" s="4"/>
-      <c r="Q270" s="4">
-[...2 lines deleted...]
-      <c r="R270" s="4"/>
+      <c r="Q270" s="4"/>
+      <c r="R270" s="4">
+        <v>3747</v>
+      </c>
     </row>
     <row r="271" spans="1:19">
       <c r="A271" s="9">
         <v>6</v>
       </c>
       <c r="C271" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D271" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K271" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E271" s="4">
+        <v>631</v>
+      </c>
+      <c r="F271" s="4">
+        <v>664</v>
+      </c>
+      <c r="G271" s="4">
+        <v>360</v>
+      </c>
+      <c r="H271" s="4">
+        <v>435</v>
+      </c>
+      <c r="I271" s="4">
+        <v>540</v>
+      </c>
+      <c r="J271" s="4">
+        <v>540</v>
+      </c>
+      <c r="K271" s="4">
+        <v>540</v>
+      </c>
       <c r="L271" s="4"/>
       <c r="M271" s="4"/>
       <c r="N271" s="4"/>
       <c r="O271" s="4"/>
       <c r="P271" s="4"/>
-      <c r="Q271" s="4">
-[...2 lines deleted...]
-      <c r="R271" s="4"/>
+      <c r="Q271" s="4"/>
+      <c r="R271" s="4">
+        <v>3710</v>
+      </c>
     </row>
     <row r="272" spans="1:19">
       <c r="A272" s="9">
         <v>7</v>
       </c>
       <c r="C272" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="D272" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K272" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E272" s="4">
+        <v>455</v>
+      </c>
+      <c r="F272" s="4">
+        <v>720</v>
+      </c>
+      <c r="G272" s="4">
+        <v>540</v>
+      </c>
+      <c r="H272" s="4">
+        <v>540</v>
+      </c>
+      <c r="I272" s="4">
+        <v>526</v>
+      </c>
+      <c r="J272" s="4">
+        <v>471</v>
+      </c>
+      <c r="K272" s="4">
+        <v>446</v>
+      </c>
       <c r="L272" s="4"/>
       <c r="M272" s="4"/>
       <c r="N272" s="4"/>
       <c r="O272" s="4"/>
       <c r="P272" s="4"/>
-      <c r="Q272" s="4">
-[...2 lines deleted...]
-      <c r="R272" s="4"/>
+      <c r="Q272" s="4"/>
+      <c r="R272" s="4">
+        <v>3698</v>
+      </c>
     </row>
     <row r="273" spans="1:19">
       <c r="A273" s="9">
         <v>8</v>
       </c>
       <c r="C273" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D273" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K273" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E273" s="4">
+        <v>665</v>
+      </c>
+      <c r="F273" s="4">
+        <v>720</v>
+      </c>
+      <c r="G273" s="4">
+        <v>470</v>
+      </c>
+      <c r="H273" s="4">
+        <v>360</v>
+      </c>
+      <c r="I273" s="4">
+        <v>540</v>
+      </c>
+      <c r="J273" s="4">
+        <v>456</v>
+      </c>
+      <c r="K273" s="4">
+        <v>436</v>
+      </c>
       <c r="L273" s="4"/>
       <c r="M273" s="4"/>
       <c r="N273" s="4"/>
       <c r="O273" s="4"/>
       <c r="P273" s="4"/>
-      <c r="Q273" s="4">
-[...2 lines deleted...]
-      <c r="R273" s="4"/>
+      <c r="Q273" s="4"/>
+      <c r="R273" s="4">
+        <v>3647</v>
+      </c>
     </row>
     <row r="274" spans="1:19">
       <c r="A274" s="9">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="D274" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K274" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E274" s="4">
+        <v>720</v>
+      </c>
+      <c r="F274" s="4">
+        <v>720</v>
+      </c>
+      <c r="G274" s="4">
+        <v>540</v>
+      </c>
+      <c r="H274" s="4">
+        <v>540</v>
+      </c>
+      <c r="I274" s="4">
+        <v>340</v>
+      </c>
+      <c r="J274" s="4">
+        <v>197</v>
+      </c>
+      <c r="K274" s="4">
+        <v>180</v>
+      </c>
       <c r="L274" s="4"/>
       <c r="M274" s="4"/>
       <c r="N274" s="4"/>
       <c r="O274" s="4"/>
       <c r="P274" s="4"/>
-      <c r="Q274" s="4">
-[...2 lines deleted...]
-      <c r="R274" s="4"/>
+      <c r="Q274" s="4"/>
+      <c r="R274" s="4">
+        <v>3237</v>
+      </c>
     </row>
     <row r="275" spans="1:19">
       <c r="A275" s="9">
         <v>10</v>
       </c>
       <c r="C275" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D275" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K275" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E275" s="4">
+        <v>480</v>
+      </c>
+      <c r="F275" s="4">
+        <v>466</v>
+      </c>
+      <c r="G275" s="4">
+        <v>360</v>
+      </c>
+      <c r="H275" s="4">
+        <v>360</v>
+      </c>
+      <c r="I275" s="4">
+        <v>360</v>
+      </c>
+      <c r="J275" s="4">
+        <v>360</v>
+      </c>
+      <c r="K275" s="4">
+        <v>193</v>
+      </c>
       <c r="L275" s="4"/>
       <c r="M275" s="4"/>
       <c r="N275" s="4"/>
       <c r="O275" s="4"/>
       <c r="P275" s="4"/>
-      <c r="Q275" s="4">
-[...2 lines deleted...]
-      <c r="R275" s="4"/>
+      <c r="Q275" s="4"/>
+      <c r="R275" s="4">
+        <v>2579</v>
+      </c>
     </row>
     <row r="276" spans="1:19">
       <c r="A276" s="9">
         <v>11</v>
       </c>
       <c r="C276" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D276" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K276" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E276" s="4">
+        <v>480</v>
+      </c>
+      <c r="F276" s="4">
+        <v>480</v>
+      </c>
+      <c r="G276" s="4">
+        <v>360</v>
+      </c>
+      <c r="H276" s="4">
+        <v>360</v>
+      </c>
+      <c r="I276" s="4">
+        <v>360</v>
+      </c>
+      <c r="J276" s="4">
+        <v>234</v>
+      </c>
+      <c r="K276" s="4">
+        <v>300</v>
+      </c>
       <c r="L276" s="4"/>
       <c r="M276" s="4"/>
       <c r="N276" s="4"/>
       <c r="O276" s="4"/>
       <c r="P276" s="4"/>
-      <c r="Q276" s="4">
-[...2 lines deleted...]
-      <c r="R276" s="4"/>
+      <c r="Q276" s="4"/>
+      <c r="R276" s="4">
+        <v>2574</v>
+      </c>
     </row>
     <row r="277" spans="1:19">
       <c r="A277" s="9">
         <v>12</v>
       </c>
       <c r="C277" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="D277" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K277" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E277" s="4">
+        <v>257</v>
+      </c>
+      <c r="F277" s="4">
+        <v>363</v>
+      </c>
+      <c r="G277" s="4">
+        <v>360</v>
+      </c>
+      <c r="H277" s="4">
+        <v>360</v>
+      </c>
+      <c r="I277" s="4">
+        <v>360</v>
+      </c>
+      <c r="J277" s="4">
+        <v>230</v>
+      </c>
+      <c r="K277" s="4">
+        <v>104</v>
+      </c>
       <c r="L277" s="4"/>
       <c r="M277" s="4"/>
       <c r="N277" s="4"/>
       <c r="O277" s="4"/>
       <c r="P277" s="4"/>
-      <c r="Q277" s="4">
-[...2 lines deleted...]
-      <c r="R277" s="4"/>
+      <c r="Q277" s="4"/>
+      <c r="R277" s="4">
+        <v>2034</v>
+      </c>
     </row>
     <row r="278" spans="1:19">
       <c r="A278" s="9">
         <v>13</v>
       </c>
       <c r="C278" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D278" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K278" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E278" s="4">
+        <v>240</v>
+      </c>
+      <c r="F278" s="4">
+        <v>240</v>
+      </c>
+      <c r="G278" s="4">
+        <v>180</v>
+      </c>
+      <c r="H278" s="4">
+        <v>180</v>
+      </c>
+      <c r="I278" s="4">
+        <v>180</v>
+      </c>
+      <c r="J278" s="4">
+        <v>126</v>
+      </c>
+      <c r="K278" s="4">
+        <v>180</v>
+      </c>
       <c r="L278" s="4"/>
       <c r="M278" s="4"/>
       <c r="N278" s="4"/>
       <c r="O278" s="4"/>
       <c r="P278" s="4"/>
-      <c r="Q278" s="4">
-[...2 lines deleted...]
-      <c r="R278" s="4"/>
+      <c r="Q278" s="4"/>
+      <c r="R278" s="4">
+        <v>1326</v>
+      </c>
     </row>
     <row r="279" spans="1:19">
       <c r="A279" s="9">
         <v>14</v>
       </c>
       <c r="C279" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="D279" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="K279" s="4"/>
+        <v>234</v>
+      </c>
+      <c r="E279" s="4">
+        <v>207</v>
+      </c>
+      <c r="F279" s="4">
+        <v>240</v>
+      </c>
+      <c r="G279" s="4">
+        <v>95</v>
+      </c>
+      <c r="H279" s="4">
+        <v>180</v>
+      </c>
+      <c r="I279" s="4">
+        <v>180</v>
+      </c>
+      <c r="J279" s="4">
+        <v>180</v>
+      </c>
+      <c r="K279" s="4">
+        <v>21</v>
+      </c>
       <c r="L279" s="4"/>
       <c r="M279" s="4"/>
       <c r="N279" s="4"/>
       <c r="O279" s="4"/>
       <c r="P279" s="4"/>
-      <c r="Q279" s="4">
+      <c r="Q279" s="4"/>
+      <c r="R279" s="4">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="280" spans="1:19">
+      <c r="A280" s="10">
+        <v>15</v>
+      </c>
+      <c r="B280" s="11"/>
+      <c r="C280" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="D280" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E280" s="12">
+        <v>180</v>
+      </c>
+      <c r="F280" s="12">
+        <v>94</v>
+      </c>
+      <c r="G280" s="12">
+        <v>180</v>
+      </c>
+      <c r="H280" s="12">
+        <v>180</v>
+      </c>
+      <c r="I280" s="12">
+        <v>105</v>
+      </c>
+      <c r="J280" s="12">
+        <v>118</v>
+      </c>
+      <c r="K280" s="12">
+        <v>42</v>
+      </c>
+      <c r="L280" s="12"/>
+      <c r="M280" s="12"/>
+      <c r="N280" s="12"/>
+      <c r="O280" s="12"/>
+      <c r="P280" s="12"/>
+      <c r="Q280" s="12"/>
+      <c r="R280" s="13">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="283" spans="1:19">
+      <c r="A283" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B283" s="2"/>
+      <c r="C283" s="2"/>
+      <c r="D283" s="2"/>
+      <c r="E283" s="2"/>
+      <c r="F283" s="2"/>
+      <c r="G283" s="2"/>
+      <c r="H283" s="2"/>
+      <c r="I283" s="2"/>
+      <c r="J283" s="2"/>
+      <c r="K283" s="2"/>
+      <c r="L283" s="2"/>
+      <c r="M283" s="2"/>
+      <c r="N283" s="2"/>
+      <c r="O283" s="2"/>
+      <c r="P283" s="2"/>
+      <c r="Q283" s="2"/>
+      <c r="R283" s="2"/>
+      <c r="S283" s="3"/>
+    </row>
+    <row r="284" spans="1:19">
+      <c r="A284" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B284" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C284" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="R279" s="4"/>
-[...2 lines deleted...]
-      <c r="A280" s="9">
+      <c r="D284" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F284" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G284" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H284" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I284" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J284" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K284" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L284" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M284" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N284" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O284" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C280" t="s">
-[...23 lines deleted...]
-      <c r="A281" s="10">
+      <c r="P284" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B281" s="11"/>
-[...24 lines deleted...]
-      <c r="A284" s="1" t="s">
+      <c r="Q284" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R284" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S284" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="285" spans="1:19">
+      <c r="A285" s="9">
+        <v>1</v>
+      </c>
+      <c r="B285" t="s">
+        <v>273</v>
+      </c>
+      <c r="C285">
+        <v>20294</v>
+      </c>
+      <c r="D285" t="s">
+        <v>52</v>
+      </c>
+      <c r="E285" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="B284" s="2"/>
-[...74 lines deleted...]
-        <v>19</v>
+      <c r="F285" s="4">
+        <v>240</v>
+      </c>
+      <c r="G285" s="4">
+        <v>240</v>
+      </c>
+      <c r="H285" s="4">
+        <v>180</v>
+      </c>
+      <c r="I285" s="4">
+        <v>180</v>
+      </c>
+      <c r="J285" s="4">
+        <v>180</v>
+      </c>
+      <c r="K285" s="4">
+        <v>180</v>
+      </c>
+      <c r="L285" s="4">
+        <v>180</v>
+      </c>
+      <c r="M285" s="4">
+        <v>360</v>
+      </c>
+      <c r="N285" s="4"/>
+      <c r="O285" s="4"/>
+      <c r="P285" s="4"/>
+      <c r="Q285" s="4"/>
+      <c r="R285" s="4"/>
+      <c r="S285" s="4">
+        <v>1740</v>
       </c>
     </row>
     <row r="286" spans="1:19">
       <c r="A286" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B286" t="s">
-        <v>275</v>
+        <v>216</v>
       </c>
       <c r="C286">
-        <v>20294</v>
+        <v>10142</v>
       </c>
       <c r="D286" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E286" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F286" s="4">
         <v>240</v>
       </c>
       <c r="G286" s="4">
         <v>240</v>
       </c>
       <c r="H286" s="4">
         <v>180</v>
       </c>
       <c r="I286" s="4">
         <v>180</v>
       </c>
       <c r="J286" s="4">
         <v>180</v>
       </c>
       <c r="K286" s="4">
         <v>180</v>
       </c>
       <c r="L286" s="4">
         <v>180</v>
       </c>
       <c r="M286" s="4">
-        <v>360</v>
+        <v>328</v>
       </c>
       <c r="N286" s="4"/>
       <c r="O286" s="4"/>
       <c r="P286" s="4"/>
       <c r="Q286" s="4"/>
       <c r="R286" s="4"/>
       <c r="S286" s="4">
-        <v>1740</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="287" spans="1:19">
       <c r="A287" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B287" t="s">
-        <v>181</v>
+        <v>275</v>
       </c>
       <c r="C287">
-        <v>10142</v>
+        <v>19532</v>
       </c>
       <c r="D287" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E287" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F287" s="4">
         <v>240</v>
       </c>
       <c r="G287" s="4">
         <v>240</v>
       </c>
       <c r="H287" s="4">
         <v>180</v>
       </c>
       <c r="I287" s="4">
         <v>180</v>
       </c>
       <c r="J287" s="4">
         <v>180</v>
       </c>
       <c r="K287" s="4">
         <v>180</v>
       </c>
       <c r="L287" s="4">
         <v>180</v>
       </c>
       <c r="M287" s="4">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="N287" s="4"/>
       <c r="O287" s="4"/>
       <c r="P287" s="4"/>
       <c r="Q287" s="4"/>
       <c r="R287" s="4"/>
       <c r="S287" s="4">
-        <v>1708</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="288" spans="1:19">
       <c r="A288" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B288" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C288">
-        <v>19532</v>
+        <v>82091</v>
       </c>
       <c r="D288" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E288" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F288" s="4">
         <v>240</v>
       </c>
       <c r="G288" s="4">
         <v>240</v>
       </c>
       <c r="H288" s="4">
         <v>180</v>
       </c>
       <c r="I288" s="4">
         <v>180</v>
       </c>
       <c r="J288" s="4">
         <v>180</v>
       </c>
       <c r="K288" s="4">
         <v>180</v>
       </c>
       <c r="L288" s="4">
         <v>180</v>
       </c>
       <c r="M288" s="4">
-        <v>311</v>
+        <v>285</v>
       </c>
       <c r="N288" s="4"/>
       <c r="O288" s="4"/>
       <c r="P288" s="4"/>
       <c r="Q288" s="4"/>
       <c r="R288" s="4"/>
       <c r="S288" s="4">
-        <v>1691</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="289" spans="1:19">
       <c r="A289" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B289" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C289">
-        <v>82091</v>
+        <v>131798</v>
       </c>
       <c r="D289" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E289" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F289" s="4">
         <v>240</v>
       </c>
       <c r="G289" s="4">
         <v>240</v>
       </c>
       <c r="H289" s="4">
         <v>180</v>
       </c>
       <c r="I289" s="4">
         <v>180</v>
       </c>
       <c r="J289" s="4">
         <v>180</v>
       </c>
       <c r="K289" s="4">
         <v>180</v>
       </c>
       <c r="L289" s="4">
         <v>180</v>
       </c>
       <c r="M289" s="4">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="N289" s="4"/>
       <c r="O289" s="4"/>
       <c r="P289" s="4"/>
       <c r="Q289" s="4"/>
       <c r="R289" s="4"/>
       <c r="S289" s="4">
-        <v>1665</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="290" spans="1:19">
       <c r="A290" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B290" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C290">
-        <v>131798</v>
+        <v>84689</v>
       </c>
       <c r="D290" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E290" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F290" s="4">
         <v>240</v>
       </c>
       <c r="G290" s="4">
         <v>240</v>
       </c>
       <c r="H290" s="4">
         <v>180</v>
       </c>
       <c r="I290" s="4">
         <v>180</v>
       </c>
       <c r="J290" s="4">
         <v>180</v>
       </c>
       <c r="K290" s="4">
         <v>180</v>
       </c>
       <c r="L290" s="4">
         <v>180</v>
       </c>
       <c r="M290" s="4">
-        <v>281</v>
+        <v>173</v>
       </c>
       <c r="N290" s="4"/>
       <c r="O290" s="4"/>
       <c r="P290" s="4"/>
       <c r="Q290" s="4"/>
       <c r="R290" s="4"/>
       <c r="S290" s="4">
-        <v>1661</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="291" spans="1:19">
       <c r="A291" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B291" t="s">
-        <v>280</v>
+        <v>44</v>
       </c>
       <c r="C291">
-        <v>84689</v>
+        <v>65378</v>
       </c>
       <c r="D291" t="s">
         <v>45</v>
       </c>
       <c r="E291" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F291" s="4">
         <v>240</v>
       </c>
       <c r="G291" s="4">
         <v>240</v>
       </c>
       <c r="H291" s="4">
         <v>180</v>
       </c>
       <c r="I291" s="4">
         <v>180</v>
       </c>
       <c r="J291" s="4">
         <v>180</v>
       </c>
       <c r="K291" s="4">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="L291" s="4">
         <v>180</v>
       </c>
-      <c r="M291" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M291" s="4"/>
       <c r="N291" s="4"/>
       <c r="O291" s="4"/>
       <c r="P291" s="4"/>
       <c r="Q291" s="4"/>
       <c r="R291" s="4"/>
       <c r="S291" s="4">
-        <v>1553</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="292" spans="1:19">
       <c r="A292" s="9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B292" t="s">
-        <v>44</v>
+        <v>170</v>
       </c>
       <c r="C292">
-        <v>65378</v>
+        <v>17801</v>
       </c>
       <c r="D292" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="E292" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F292" s="4">
         <v>240</v>
       </c>
       <c r="G292" s="4">
-        <v>240</v>
+        <v>204</v>
       </c>
       <c r="H292" s="4">
         <v>180</v>
       </c>
       <c r="I292" s="4">
         <v>180</v>
       </c>
       <c r="J292" s="4">
         <v>180</v>
       </c>
       <c r="K292" s="4">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="L292" s="4">
         <v>180</v>
       </c>
       <c r="M292" s="4"/>
       <c r="N292" s="4"/>
       <c r="O292" s="4"/>
       <c r="P292" s="4"/>
       <c r="Q292" s="4"/>
       <c r="R292" s="4"/>
       <c r="S292" s="4">
-        <v>1353</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="293" spans="1:19">
       <c r="A293" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B293" t="s">
-        <v>176</v>
+        <v>279</v>
       </c>
       <c r="C293">
-        <v>17801</v>
+        <v>118251</v>
       </c>
       <c r="D293" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="E293" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F293" s="4">
         <v>240</v>
       </c>
       <c r="G293" s="4">
-        <v>204</v>
+        <v>240</v>
       </c>
       <c r="H293" s="4">
         <v>180</v>
       </c>
       <c r="I293" s="4">
         <v>180</v>
       </c>
       <c r="J293" s="4">
-        <v>180</v>
+        <v>143</v>
       </c>
       <c r="K293" s="4">
         <v>180</v>
       </c>
       <c r="L293" s="4">
         <v>180</v>
       </c>
       <c r="M293" s="4"/>
       <c r="N293" s="4"/>
       <c r="O293" s="4"/>
       <c r="P293" s="4"/>
       <c r="Q293" s="4"/>
       <c r="R293" s="4"/>
       <c r="S293" s="4">
-        <v>1344</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="294" spans="1:19">
       <c r="A294" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B294" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C294">
-        <v>118251</v>
+        <v>107458</v>
       </c>
       <c r="D294" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E294" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F294" s="4">
         <v>240</v>
       </c>
       <c r="G294" s="4">
         <v>240</v>
       </c>
       <c r="H294" s="4">
         <v>180</v>
       </c>
       <c r="I294" s="4">
         <v>180</v>
       </c>
       <c r="J294" s="4">
-        <v>143</v>
+        <v>180</v>
       </c>
       <c r="K294" s="4">
         <v>180</v>
       </c>
       <c r="L294" s="4">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="M294" s="4"/>
       <c r="N294" s="4"/>
       <c r="O294" s="4"/>
       <c r="P294" s="4"/>
       <c r="Q294" s="4"/>
       <c r="R294" s="4"/>
       <c r="S294" s="4">
-        <v>1343</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="295" spans="1:19">
       <c r="A295" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B295" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C295">
-        <v>107458</v>
+        <v>60360</v>
       </c>
       <c r="D295" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="E295" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F295" s="4">
         <v>240</v>
       </c>
       <c r="G295" s="4">
         <v>240</v>
       </c>
       <c r="H295" s="4">
         <v>180</v>
       </c>
       <c r="I295" s="4">
         <v>180</v>
       </c>
       <c r="J295" s="4">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="K295" s="4">
         <v>180</v>
       </c>
       <c r="L295" s="4">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="M295" s="4"/>
       <c r="N295" s="4"/>
       <c r="O295" s="4"/>
       <c r="P295" s="4"/>
       <c r="Q295" s="4"/>
       <c r="R295" s="4"/>
       <c r="S295" s="4">
-        <v>1340</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="296" spans="1:19">
       <c r="A296" s="9">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B296" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C296">
-        <v>60360</v>
+        <v>105079</v>
       </c>
       <c r="D296" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E296" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F296" s="4">
         <v>240</v>
       </c>
       <c r="G296" s="4">
         <v>240</v>
       </c>
       <c r="H296" s="4">
         <v>180</v>
       </c>
       <c r="I296" s="4">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="J296" s="4">
-        <v>138</v>
+        <v>180</v>
       </c>
       <c r="K296" s="4">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="L296" s="4">
         <v>180</v>
       </c>
       <c r="M296" s="4"/>
       <c r="N296" s="4"/>
       <c r="O296" s="4"/>
       <c r="P296" s="4"/>
       <c r="Q296" s="4"/>
       <c r="R296" s="4"/>
       <c r="S296" s="4">
-        <v>1338</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="297" spans="1:19">
       <c r="A297" s="9">
         <v>12</v>
       </c>
       <c r="B297" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C297">
-        <v>105079</v>
+        <v>60355</v>
       </c>
       <c r="D297" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="E297" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F297" s="4">
         <v>240</v>
       </c>
       <c r="G297" s="4">
-        <v>240</v>
+        <v>196</v>
       </c>
       <c r="H297" s="4">
         <v>180</v>
       </c>
       <c r="I297" s="4">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="J297" s="4">
         <v>180</v>
       </c>
       <c r="K297" s="4">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="L297" s="4">
         <v>180</v>
       </c>
       <c r="M297" s="4"/>
       <c r="N297" s="4"/>
       <c r="O297" s="4"/>
       <c r="P297" s="4"/>
       <c r="Q297" s="4"/>
       <c r="R297" s="4"/>
       <c r="S297" s="4">
         <v>1336</v>
       </c>
     </row>
     <row r="298" spans="1:19">
       <c r="A298" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B298" t="s">
+        <v>284</v>
+      </c>
+      <c r="C298">
+        <v>92884</v>
+      </c>
+      <c r="D298" t="s">
         <v>285</v>
       </c>
-      <c r="C298">
-[...4 lines deleted...]
-      </c>
       <c r="E298" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F298" s="4">
         <v>240</v>
       </c>
       <c r="G298" s="4">
-        <v>196</v>
+        <v>240</v>
       </c>
       <c r="H298" s="4">
         <v>180</v>
       </c>
       <c r="I298" s="4">
         <v>180</v>
       </c>
       <c r="J298" s="4">
         <v>180</v>
       </c>
       <c r="K298" s="4">
-        <v>180</v>
+        <v>125</v>
       </c>
       <c r="L298" s="4">
         <v>180</v>
       </c>
       <c r="M298" s="4"/>
       <c r="N298" s="4"/>
       <c r="O298" s="4"/>
       <c r="P298" s="4"/>
       <c r="Q298" s="4"/>
       <c r="R298" s="4"/>
       <c r="S298" s="4">
-        <v>1336</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="299" spans="1:19">
       <c r="A299" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B299" t="s">
         <v>286</v>
       </c>
       <c r="C299">
-        <v>92884</v>
+        <v>20300</v>
       </c>
       <c r="D299" t="s">
-        <v>287</v>
+        <v>52</v>
       </c>
       <c r="E299" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F299" s="4">
-        <v>240</v>
+        <v>182</v>
       </c>
       <c r="G299" s="4">
         <v>240</v>
       </c>
       <c r="H299" s="4">
         <v>180</v>
       </c>
       <c r="I299" s="4">
         <v>180</v>
       </c>
       <c r="J299" s="4">
         <v>180</v>
       </c>
       <c r="K299" s="4">
-        <v>125</v>
+        <v>180</v>
       </c>
       <c r="L299" s="4">
         <v>180</v>
       </c>
       <c r="M299" s="4"/>
       <c r="N299" s="4"/>
       <c r="O299" s="4"/>
       <c r="P299" s="4"/>
       <c r="Q299" s="4"/>
       <c r="R299" s="4"/>
       <c r="S299" s="4">
-        <v>1325</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="300" spans="1:19">
       <c r="A300" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B300" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C300">
-        <v>20300</v>
+        <v>135664</v>
       </c>
       <c r="D300" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E300" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F300" s="4">
-        <v>182</v>
+        <v>240</v>
       </c>
       <c r="G300" s="4">
         <v>240</v>
       </c>
       <c r="H300" s="4">
-        <v>180</v>
+        <v>121</v>
       </c>
       <c r="I300" s="4">
         <v>180</v>
       </c>
       <c r="J300" s="4">
         <v>180</v>
       </c>
       <c r="K300" s="4">
         <v>180</v>
       </c>
       <c r="L300" s="4">
         <v>180</v>
       </c>
       <c r="M300" s="4"/>
       <c r="N300" s="4"/>
       <c r="O300" s="4"/>
       <c r="P300" s="4"/>
       <c r="Q300" s="4"/>
       <c r="R300" s="4"/>
       <c r="S300" s="4">
-        <v>1322</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="301" spans="1:19">
       <c r="A301" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B301" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C301">
-        <v>135664</v>
+        <v>118259</v>
       </c>
       <c r="D301" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E301" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F301" s="4">
         <v>240</v>
       </c>
       <c r="G301" s="4">
         <v>240</v>
       </c>
       <c r="H301" s="4">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="I301" s="4">
-        <v>180</v>
+        <v>119</v>
       </c>
       <c r="J301" s="4">
         <v>180</v>
       </c>
       <c r="K301" s="4">
         <v>180</v>
       </c>
       <c r="L301" s="4">
         <v>180</v>
       </c>
       <c r="M301" s="4"/>
       <c r="N301" s="4"/>
       <c r="O301" s="4"/>
       <c r="P301" s="4"/>
       <c r="Q301" s="4"/>
       <c r="R301" s="4"/>
       <c r="S301" s="4">
-        <v>1321</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="302" spans="1:19">
       <c r="A302" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B302" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C302">
-        <v>118259</v>
+        <v>123722</v>
       </c>
       <c r="D302" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="E302" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F302" s="4">
         <v>240</v>
       </c>
       <c r="G302" s="4">
         <v>240</v>
       </c>
       <c r="H302" s="4">
         <v>180</v>
       </c>
       <c r="I302" s="4">
-        <v>119</v>
+        <v>175</v>
       </c>
       <c r="J302" s="4">
-        <v>180</v>
+        <v>123</v>
       </c>
       <c r="K302" s="4">
         <v>180</v>
       </c>
       <c r="L302" s="4">
         <v>180</v>
       </c>
       <c r="M302" s="4"/>
       <c r="N302" s="4"/>
       <c r="O302" s="4"/>
       <c r="P302" s="4"/>
       <c r="Q302" s="4"/>
       <c r="R302" s="4"/>
       <c r="S302" s="4">
-        <v>1319</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="303" spans="1:19">
       <c r="A303" s="9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B303" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C303">
-        <v>123722</v>
+        <v>176825</v>
       </c>
       <c r="D303" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="E303" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F303" s="4">
-        <v>240</v>
+        <v>185</v>
       </c>
       <c r="G303" s="4">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="H303" s="4">
         <v>180</v>
       </c>
       <c r="I303" s="4">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="J303" s="4">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="K303" s="4">
         <v>180</v>
       </c>
       <c r="L303" s="4">
         <v>180</v>
       </c>
       <c r="M303" s="4"/>
       <c r="N303" s="4"/>
       <c r="O303" s="4"/>
       <c r="P303" s="4"/>
       <c r="Q303" s="4"/>
       <c r="R303" s="4"/>
       <c r="S303" s="4">
-        <v>1318</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="304" spans="1:19">
       <c r="A304" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B304" t="s">
-        <v>292</v>
+        <v>116</v>
       </c>
       <c r="C304">
-        <v>176825</v>
+        <v>19630</v>
       </c>
       <c r="D304" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E304" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F304" s="4">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G304" s="4">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="H304" s="4">
         <v>180</v>
       </c>
       <c r="I304" s="4">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="J304" s="4">
         <v>180</v>
       </c>
       <c r="K304" s="4">
         <v>180</v>
       </c>
       <c r="L304" s="4">
         <v>180</v>
       </c>
       <c r="M304" s="4"/>
       <c r="N304" s="4"/>
       <c r="O304" s="4"/>
       <c r="P304" s="4"/>
       <c r="Q304" s="4"/>
       <c r="R304" s="4"/>
       <c r="S304" s="4">
-        <v>1317</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="305" spans="1:19">
       <c r="A305" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B305" t="s">
-        <v>116</v>
+        <v>215</v>
       </c>
       <c r="C305">
-        <v>19630</v>
+        <v>12393</v>
       </c>
       <c r="D305" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="E305" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F305" s="4">
         <v>240</v>
       </c>
       <c r="G305" s="4">
         <v>240</v>
       </c>
       <c r="H305" s="4">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="I305" s="4">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="J305" s="4">
         <v>180</v>
       </c>
       <c r="K305" s="4">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="L305" s="4">
         <v>180</v>
       </c>
       <c r="M305" s="4"/>
       <c r="N305" s="4"/>
       <c r="O305" s="4"/>
       <c r="P305" s="4"/>
       <c r="Q305" s="4"/>
       <c r="R305" s="4"/>
       <c r="S305" s="4">
-        <v>1311</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="306" spans="1:19">
       <c r="A306" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B306" t="s">
-        <v>221</v>
+        <v>291</v>
       </c>
       <c r="C306">
-        <v>12393</v>
+        <v>53880</v>
       </c>
       <c r="D306" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E306" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F306" s="4">
         <v>240</v>
       </c>
       <c r="G306" s="4">
-        <v>240</v>
+        <v>167</v>
       </c>
       <c r="H306" s="4">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="I306" s="4">
         <v>180</v>
       </c>
       <c r="J306" s="4">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="K306" s="4">
-        <v>110</v>
+        <v>180</v>
       </c>
       <c r="L306" s="4">
         <v>180</v>
       </c>
       <c r="M306" s="4"/>
       <c r="N306" s="4"/>
       <c r="O306" s="4"/>
       <c r="P306" s="4"/>
       <c r="Q306" s="4"/>
       <c r="R306" s="4"/>
       <c r="S306" s="4">
-        <v>1305</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="307" spans="1:19">
       <c r="A307" s="9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B307" t="s">
-        <v>293</v>
+        <v>101</v>
       </c>
       <c r="C307">
-        <v>53880</v>
+        <v>80198</v>
       </c>
       <c r="D307" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="E307" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F307" s="4">
-        <v>240</v>
+        <v>185</v>
       </c>
       <c r="G307" s="4">
-        <v>167</v>
+        <v>240</v>
       </c>
       <c r="H307" s="4">
         <v>180</v>
       </c>
       <c r="I307" s="4">
         <v>180</v>
       </c>
       <c r="J307" s="4">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="K307" s="4">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="L307" s="4">
         <v>180</v>
       </c>
       <c r="M307" s="4"/>
       <c r="N307" s="4"/>
       <c r="O307" s="4"/>
       <c r="P307" s="4"/>
       <c r="Q307" s="4"/>
       <c r="R307" s="4"/>
       <c r="S307" s="4">
-        <v>1289</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="308" spans="1:19">
       <c r="A308" s="9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B308" t="s">
-        <v>101</v>
+        <v>292</v>
       </c>
       <c r="C308">
-        <v>80198</v>
+        <v>91823</v>
       </c>
       <c r="D308" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="E308" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F308" s="4">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="G308" s="4">
         <v>240</v>
       </c>
       <c r="H308" s="4">
         <v>180</v>
       </c>
       <c r="I308" s="4">
-        <v>180</v>
+        <v>55</v>
       </c>
       <c r="J308" s="4">
         <v>180</v>
       </c>
       <c r="K308" s="4">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="L308" s="4">
         <v>180</v>
       </c>
       <c r="M308" s="4"/>
       <c r="N308" s="4"/>
       <c r="O308" s="4"/>
       <c r="P308" s="4"/>
       <c r="Q308" s="4"/>
       <c r="R308" s="4"/>
       <c r="S308" s="4">
-        <v>1275</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="309" spans="1:19">
       <c r="A309" s="9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B309" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C309">
-        <v>91823</v>
+        <v>81462</v>
       </c>
       <c r="D309" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="E309" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F309" s="4">
-        <v>218</v>
+        <v>180</v>
       </c>
       <c r="G309" s="4">
         <v>240</v>
       </c>
       <c r="H309" s="4">
-        <v>180</v>
+        <v>81</v>
       </c>
       <c r="I309" s="4">
-        <v>55</v>
+        <v>180</v>
       </c>
       <c r="J309" s="4">
         <v>180</v>
       </c>
       <c r="K309" s="4">
         <v>180</v>
       </c>
       <c r="L309" s="4">
         <v>180</v>
       </c>
       <c r="M309" s="4"/>
       <c r="N309" s="4"/>
       <c r="O309" s="4"/>
       <c r="P309" s="4"/>
       <c r="Q309" s="4"/>
       <c r="R309" s="4"/>
       <c r="S309" s="4">
-        <v>1233</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="310" spans="1:19">
       <c r="A310" s="9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B310" t="s">
-        <v>295</v>
+        <v>202</v>
       </c>
       <c r="C310">
-        <v>81462</v>
+        <v>10019</v>
       </c>
       <c r="D310" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E310" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F310" s="4">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="G310" s="4">
         <v>240</v>
       </c>
       <c r="H310" s="4">
-        <v>81</v>
+        <v>180</v>
       </c>
       <c r="I310" s="4">
-        <v>180</v>
+        <v>98</v>
       </c>
       <c r="J310" s="4">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="K310" s="4">
         <v>180</v>
       </c>
       <c r="L310" s="4">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="M310" s="4"/>
       <c r="N310" s="4"/>
       <c r="O310" s="4"/>
       <c r="P310" s="4"/>
       <c r="Q310" s="4"/>
       <c r="R310" s="4"/>
       <c r="S310" s="4">
-        <v>1221</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="311" spans="1:19">
       <c r="A311" s="9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B311" t="s">
-        <v>179</v>
+        <v>294</v>
       </c>
       <c r="C311">
-        <v>10019</v>
+        <v>60077</v>
       </c>
       <c r="D311" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="E311" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F311" s="4">
         <v>240</v>
       </c>
       <c r="G311" s="4">
         <v>240</v>
       </c>
       <c r="H311" s="4">
         <v>180</v>
       </c>
       <c r="I311" s="4">
-        <v>98</v>
+        <v>180</v>
       </c>
       <c r="J311" s="4">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="K311" s="4">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="L311" s="4">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="M311" s="4"/>
       <c r="N311" s="4"/>
       <c r="O311" s="4"/>
       <c r="P311" s="4"/>
       <c r="Q311" s="4"/>
       <c r="R311" s="4"/>
       <c r="S311" s="4">
-        <v>1220</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="312" spans="1:19">
       <c r="A312" s="9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B312" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C312">
-        <v>60077</v>
+        <v>81438</v>
       </c>
       <c r="D312" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="E312" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F312" s="4">
-        <v>240</v>
+        <v>111</v>
       </c>
       <c r="G312" s="4">
         <v>240</v>
       </c>
       <c r="H312" s="4">
         <v>180</v>
       </c>
       <c r="I312" s="4">
-        <v>180</v>
+        <v>148</v>
       </c>
       <c r="J312" s="4">
         <v>180</v>
       </c>
       <c r="K312" s="4">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="L312" s="4">
         <v>180</v>
       </c>
       <c r="M312" s="4"/>
       <c r="N312" s="4"/>
       <c r="O312" s="4"/>
       <c r="P312" s="4"/>
       <c r="Q312" s="4"/>
       <c r="R312" s="4"/>
       <c r="S312" s="4">
-        <v>1211</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="313" spans="1:19">
       <c r="A313" s="9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B313" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C313">
-        <v>81438</v>
+        <v>130738</v>
       </c>
       <c r="D313" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="E313" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F313" s="4">
-        <v>111</v>
+        <v>240</v>
       </c>
       <c r="G313" s="4">
-        <v>240</v>
+        <v>143</v>
       </c>
       <c r="H313" s="4">
         <v>180</v>
       </c>
       <c r="I313" s="4">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="J313" s="4">
-        <v>180</v>
+        <v>63</v>
       </c>
       <c r="K313" s="4">
-        <v>155</v>
+        <v>180</v>
       </c>
       <c r="L313" s="4">
-        <v>180</v>
+        <v>123</v>
       </c>
       <c r="M313" s="4"/>
       <c r="N313" s="4"/>
       <c r="O313" s="4"/>
       <c r="P313" s="4"/>
       <c r="Q313" s="4"/>
       <c r="R313" s="4"/>
       <c r="S313" s="4">
-        <v>1194</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="314" spans="1:19">
       <c r="A314" s="9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B314" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C314">
-        <v>130738</v>
+        <v>164529</v>
       </c>
       <c r="D314" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="E314" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F314" s="4">
-        <v>240</v>
+        <v>167</v>
       </c>
       <c r="G314" s="4">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="H314" s="4">
         <v>180</v>
       </c>
       <c r="I314" s="4">
         <v>180</v>
       </c>
       <c r="J314" s="4">
-        <v>63</v>
+        <v>160</v>
       </c>
       <c r="K314" s="4">
-        <v>180</v>
+        <v>35</v>
       </c>
       <c r="L314" s="4">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="M314" s="4"/>
       <c r="N314" s="4"/>
       <c r="O314" s="4"/>
       <c r="P314" s="4"/>
       <c r="Q314" s="4"/>
       <c r="R314" s="4"/>
       <c r="S314" s="4">
-        <v>1109</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="315" spans="1:19">
       <c r="A315" s="9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B315" t="s">
-        <v>299</v>
+        <v>213</v>
       </c>
       <c r="C315">
-        <v>164529</v>
+        <v>80200</v>
       </c>
       <c r="D315" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="E315" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F315" s="4">
-        <v>167</v>
+        <v>121</v>
       </c>
       <c r="G315" s="4">
-        <v>170</v>
+        <v>240</v>
       </c>
       <c r="H315" s="4">
         <v>180</v>
       </c>
       <c r="I315" s="4">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="J315" s="4">
-        <v>160</v>
+        <v>102</v>
       </c>
       <c r="K315" s="4">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="L315" s="4">
         <v>180</v>
       </c>
       <c r="M315" s="4"/>
       <c r="N315" s="4"/>
       <c r="O315" s="4"/>
       <c r="P315" s="4"/>
       <c r="Q315" s="4"/>
       <c r="R315" s="4"/>
       <c r="S315" s="4">
-        <v>1072</v>
+        <v>999</v>
       </c>
     </row>
     <row r="316" spans="1:19">
       <c r="A316" s="9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B316" t="s">
-        <v>168</v>
+        <v>298</v>
       </c>
       <c r="C316">
-        <v>80200</v>
+        <v>162644</v>
       </c>
       <c r="D316" t="s">
-        <v>69</v>
+        <v>299</v>
       </c>
       <c r="E316" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F316" s="4">
-        <v>121</v>
+        <v>182</v>
       </c>
       <c r="G316" s="4">
         <v>240</v>
       </c>
       <c r="H316" s="4">
         <v>180</v>
       </c>
       <c r="I316" s="4">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J316" s="4">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="K316" s="4">
-        <v>65</v>
+        <v>120</v>
       </c>
       <c r="L316" s="4">
-        <v>180</v>
+        <v>60</v>
       </c>
       <c r="M316" s="4"/>
       <c r="N316" s="4"/>
       <c r="O316" s="4"/>
       <c r="P316" s="4"/>
       <c r="Q316" s="4"/>
       <c r="R316" s="4"/>
       <c r="S316" s="4">
-        <v>999</v>
+        <v>967</v>
       </c>
     </row>
     <row r="317" spans="1:19">
       <c r="A317" s="9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B317" t="s">
-        <v>300</v>
+        <v>98</v>
       </c>
       <c r="C317">
-        <v>162644</v>
+        <v>159592</v>
       </c>
       <c r="D317" t="s">
-        <v>301</v>
+        <v>80</v>
       </c>
       <c r="E317" s="4" t="s">
-        <v>276</v>
-[...21 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F317" s="4"/>
+      <c r="G317" s="4"/>
+      <c r="H317" s="4"/>
+      <c r="I317" s="4"/>
+      <c r="J317" s="4"/>
+      <c r="K317" s="4"/>
+      <c r="L317" s="4"/>
       <c r="M317" s="4"/>
       <c r="N317" s="4"/>
       <c r="O317" s="4"/>
       <c r="P317" s="4"/>
       <c r="Q317" s="4"/>
       <c r="R317" s="4"/>
-      <c r="S317" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="S317" s="4"/>
     </row>
     <row r="318" spans="1:19">
       <c r="A318" s="9">
         <v>33</v>
       </c>
       <c r="B318" t="s">
-        <v>98</v>
+        <v>300</v>
       </c>
       <c r="C318">
-        <v>159592</v>
+        <v>84624</v>
       </c>
       <c r="D318" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="E318" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F318" s="4"/>
       <c r="G318" s="4"/>
       <c r="H318" s="4"/>
       <c r="I318" s="4"/>
       <c r="J318" s="4"/>
       <c r="K318" s="4"/>
       <c r="L318" s="4"/>
       <c r="M318" s="4"/>
       <c r="N318" s="4"/>
       <c r="O318" s="4"/>
       <c r="P318" s="4"/>
       <c r="Q318" s="4"/>
       <c r="R318" s="4"/>
       <c r="S318" s="4"/>
     </row>
     <row r="319" spans="1:19">
-      <c r="A319" s="9">
+      <c r="A319" s="10">
         <v>33</v>
       </c>
-      <c r="B319" t="s">
+      <c r="B319" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="C319" s="11">
+        <v>162826</v>
+      </c>
+      <c r="D319" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E319" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="F319" s="12"/>
+      <c r="G319" s="12"/>
+      <c r="H319" s="12"/>
+      <c r="I319" s="12"/>
+      <c r="J319" s="12"/>
+      <c r="K319" s="12"/>
+      <c r="L319" s="12"/>
+      <c r="M319" s="12"/>
+      <c r="N319" s="12"/>
+      <c r="O319" s="12"/>
+      <c r="P319" s="12"/>
+      <c r="Q319" s="12"/>
+      <c r="R319" s="12"/>
+      <c r="S319" s="13"/>
+    </row>
+    <row r="321" spans="1:19">
+      <c r="A321" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="C319">
-[...52 lines deleted...]
-      <c r="S320" s="13"/>
+      <c r="B321" s="2"/>
+      <c r="C321" s="2"/>
+      <c r="D321" s="2"/>
+      <c r="E321" s="2"/>
+      <c r="F321" s="2"/>
+      <c r="G321" s="2"/>
+      <c r="H321" s="2"/>
+      <c r="I321" s="2"/>
+      <c r="J321" s="2"/>
+      <c r="K321" s="2"/>
+      <c r="L321" s="2"/>
+      <c r="M321" s="2"/>
+      <c r="N321" s="2"/>
+      <c r="O321" s="2"/>
+      <c r="P321" s="2"/>
+      <c r="Q321" s="2"/>
+      <c r="R321" s="3"/>
     </row>
     <row r="322" spans="1:19">
-      <c r="A322" s="1" t="s">
-[...18 lines deleted...]
-      <c r="R322" s="3"/>
+      <c r="A322" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B322" s="6"/>
+      <c r="C322" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D322" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E322" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F322" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G322" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H322" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I322" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="J322" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K322" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L322" s="7"/>
+      <c r="M322" s="7"/>
+      <c r="N322" s="7"/>
+      <c r="O322" s="7"/>
+      <c r="P322" s="7"/>
+      <c r="Q322" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="R322" s="8" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="323" spans="1:19">
-      <c r="A323" s="5" t="s">
+      <c r="A323" s="9">
         <v>1</v>
       </c>
-      <c r="B323" s="6"/>
-[...36 lines deleted...]
-        <v>134</v>
+      <c r="C323" t="s">
+        <v>137</v>
+      </c>
+      <c r="D323" t="s">
+        <v>274</v>
+      </c>
+      <c r="E323" s="4">
+        <v>720</v>
+      </c>
+      <c r="F323" s="4">
+        <v>720</v>
+      </c>
+      <c r="G323" s="4">
+        <v>540</v>
+      </c>
+      <c r="H323" s="4">
+        <v>535</v>
+      </c>
+      <c r="I323" s="4">
+        <v>483</v>
+      </c>
+      <c r="J323" s="4">
+        <v>513</v>
+      </c>
+      <c r="K323" s="4">
+        <v>540</v>
+      </c>
+      <c r="L323" s="4"/>
+      <c r="M323" s="4"/>
+      <c r="N323" s="4"/>
+      <c r="O323" s="4"/>
+      <c r="P323" s="4"/>
+      <c r="Q323" s="4">
+        <v>31</v>
+      </c>
+      <c r="R323" s="4">
+        <v>4051</v>
       </c>
     </row>
     <row r="324" spans="1:19">
       <c r="A324" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C324" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D324" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E324" s="4">
         <v>720</v>
       </c>
       <c r="F324" s="4">
         <v>720</v>
       </c>
       <c r="G324" s="4">
-        <v>540</v>
+        <v>481</v>
       </c>
       <c r="H324" s="4">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="I324" s="4">
-        <v>483</v>
+        <v>540</v>
       </c>
       <c r="J324" s="4">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="K324" s="4">
         <v>540</v>
       </c>
       <c r="L324" s="4"/>
       <c r="M324" s="4"/>
       <c r="N324" s="4"/>
       <c r="O324" s="4"/>
       <c r="P324" s="4"/>
-      <c r="Q324" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="Q324" s="4"/>
       <c r="R324" s="4">
-        <v>4051</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="325" spans="1:19">
       <c r="A325" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C325" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="D325" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E325" s="4">
         <v>720</v>
       </c>
       <c r="F325" s="4">
         <v>720</v>
       </c>
       <c r="G325" s="4">
-        <v>481</v>
+        <v>540</v>
       </c>
       <c r="H325" s="4">
-        <v>510</v>
+        <v>458</v>
       </c>
       <c r="I325" s="4">
-        <v>540</v>
+        <v>480</v>
       </c>
       <c r="J325" s="4">
-        <v>526</v>
+        <v>540</v>
       </c>
       <c r="K325" s="4">
-        <v>540</v>
+        <v>522</v>
       </c>
       <c r="L325" s="4"/>
       <c r="M325" s="4"/>
       <c r="N325" s="4"/>
       <c r="O325" s="4"/>
       <c r="P325" s="4"/>
       <c r="Q325" s="4"/>
       <c r="R325" s="4">
-        <v>4037</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="326" spans="1:19">
       <c r="A326" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C326" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D326" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E326" s="4">
-        <v>720</v>
+        <v>698</v>
       </c>
       <c r="F326" s="4">
         <v>720</v>
       </c>
       <c r="G326" s="4">
         <v>540</v>
       </c>
       <c r="H326" s="4">
-        <v>458</v>
+        <v>415</v>
       </c>
       <c r="I326" s="4">
-        <v>480</v>
+        <v>540</v>
       </c>
       <c r="J326" s="4">
         <v>540</v>
       </c>
       <c r="K326" s="4">
-        <v>522</v>
+        <v>500</v>
       </c>
       <c r="L326" s="4"/>
       <c r="M326" s="4"/>
       <c r="N326" s="4"/>
       <c r="O326" s="4"/>
       <c r="P326" s="4"/>
       <c r="Q326" s="4"/>
       <c r="R326" s="4">
-        <v>3980</v>
+        <v>3953</v>
       </c>
     </row>
     <row r="327" spans="1:19">
       <c r="A327" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C327" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="D327" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E327" s="4">
-        <v>698</v>
+        <v>720</v>
       </c>
       <c r="F327" s="4">
-        <v>720</v>
+        <v>647</v>
       </c>
       <c r="G327" s="4">
         <v>540</v>
       </c>
       <c r="H327" s="4">
-        <v>415</v>
+        <v>479</v>
       </c>
       <c r="I327" s="4">
-        <v>540</v>
+        <v>485</v>
       </c>
       <c r="J327" s="4">
         <v>540</v>
       </c>
       <c r="K327" s="4">
-        <v>500</v>
+        <v>540</v>
       </c>
       <c r="L327" s="4"/>
       <c r="M327" s="4"/>
       <c r="N327" s="4"/>
       <c r="O327" s="4"/>
       <c r="P327" s="4"/>
       <c r="Q327" s="4"/>
       <c r="R327" s="4">
-        <v>3953</v>
+        <v>3951</v>
       </c>
     </row>
     <row r="328" spans="1:19">
       <c r="A328" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C328" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D328" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E328" s="4">
         <v>720</v>
       </c>
       <c r="F328" s="4">
-        <v>647</v>
+        <v>676</v>
       </c>
       <c r="G328" s="4">
         <v>540</v>
       </c>
       <c r="H328" s="4">
-        <v>479</v>
+        <v>540</v>
       </c>
       <c r="I328" s="4">
-        <v>485</v>
+        <v>498</v>
       </c>
       <c r="J328" s="4">
-        <v>540</v>
+        <v>371</v>
       </c>
       <c r="K328" s="4">
         <v>540</v>
       </c>
       <c r="L328" s="4"/>
       <c r="M328" s="4"/>
       <c r="N328" s="4"/>
       <c r="O328" s="4"/>
       <c r="P328" s="4"/>
       <c r="Q328" s="4"/>
       <c r="R328" s="4">
-        <v>3951</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="329" spans="1:19">
       <c r="A329" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C329" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D329" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E329" s="4">
-        <v>720</v>
+        <v>662</v>
       </c>
       <c r="F329" s="4">
-        <v>676</v>
+        <v>623</v>
       </c>
       <c r="G329" s="4">
         <v>540</v>
       </c>
       <c r="H329" s="4">
         <v>540</v>
       </c>
       <c r="I329" s="4">
-        <v>498</v>
+        <v>423</v>
       </c>
       <c r="J329" s="4">
-        <v>371</v>
+        <v>540</v>
       </c>
       <c r="K329" s="4">
-        <v>540</v>
+        <v>483</v>
       </c>
       <c r="L329" s="4"/>
       <c r="M329" s="4"/>
       <c r="N329" s="4"/>
       <c r="O329" s="4"/>
       <c r="P329" s="4"/>
       <c r="Q329" s="4"/>
       <c r="R329" s="4">
-        <v>3885</v>
+        <v>3811</v>
       </c>
     </row>
     <row r="330" spans="1:19">
       <c r="A330" s="9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C330" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D330" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E330" s="4">
-        <v>662</v>
+        <v>491</v>
       </c>
       <c r="F330" s="4">
-        <v>623</v>
+        <v>712</v>
       </c>
       <c r="G330" s="4">
         <v>540</v>
       </c>
       <c r="H330" s="4">
-        <v>540</v>
+        <v>471</v>
       </c>
       <c r="I330" s="4">
-        <v>423</v>
+        <v>462</v>
       </c>
       <c r="J330" s="4">
-        <v>540</v>
+        <v>375</v>
       </c>
       <c r="K330" s="4">
-        <v>483</v>
+        <v>540</v>
       </c>
       <c r="L330" s="4"/>
       <c r="M330" s="4"/>
       <c r="N330" s="4"/>
       <c r="O330" s="4"/>
       <c r="P330" s="4"/>
       <c r="Q330" s="4"/>
       <c r="R330" s="4">
-        <v>3811</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="331" spans="1:19">
       <c r="A331" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D331" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E331" s="4">
-        <v>491</v>
+        <v>291</v>
       </c>
       <c r="F331" s="4">
-        <v>712</v>
+        <v>480</v>
       </c>
       <c r="G331" s="4">
-        <v>540</v>
+        <v>261</v>
       </c>
       <c r="H331" s="4">
-        <v>471</v>
+        <v>328</v>
       </c>
       <c r="I331" s="4">
-        <v>462</v>
+        <v>360</v>
       </c>
       <c r="J331" s="4">
-        <v>375</v>
+        <v>335</v>
       </c>
       <c r="K331" s="4">
-        <v>540</v>
+        <v>360</v>
       </c>
       <c r="L331" s="4"/>
       <c r="M331" s="4"/>
       <c r="N331" s="4"/>
       <c r="O331" s="4"/>
       <c r="P331" s="4"/>
       <c r="Q331" s="4"/>
       <c r="R331" s="4">
-        <v>3591</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="332" spans="1:19">
       <c r="A332" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C332" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="D332" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E332" s="4">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="F332" s="4">
-        <v>480</v>
+        <v>204</v>
       </c>
       <c r="G332" s="4">
-        <v>261</v>
+        <v>180</v>
       </c>
       <c r="H332" s="4">
-        <v>328</v>
+        <v>180</v>
       </c>
       <c r="I332" s="4">
-        <v>360</v>
+        <v>180</v>
       </c>
       <c r="J332" s="4">
-        <v>335</v>
+        <v>180</v>
       </c>
       <c r="K332" s="4">
-        <v>360</v>
+        <v>180</v>
       </c>
       <c r="L332" s="4"/>
       <c r="M332" s="4"/>
       <c r="N332" s="4"/>
       <c r="O332" s="4"/>
       <c r="P332" s="4"/>
       <c r="Q332" s="4"/>
       <c r="R332" s="4">
-        <v>2415</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="333" spans="1:19">
       <c r="A333" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C333" t="s">
-        <v>158</v>
+        <v>285</v>
       </c>
       <c r="D333" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E333" s="4">
         <v>240</v>
       </c>
       <c r="F333" s="4">
-        <v>204</v>
+        <v>240</v>
       </c>
       <c r="G333" s="4">
         <v>180</v>
       </c>
       <c r="H333" s="4">
         <v>180</v>
       </c>
       <c r="I333" s="4">
         <v>180</v>
       </c>
       <c r="J333" s="4">
-        <v>180</v>
+        <v>125</v>
       </c>
       <c r="K333" s="4">
         <v>180</v>
       </c>
       <c r="L333" s="4"/>
       <c r="M333" s="4"/>
       <c r="N333" s="4"/>
       <c r="O333" s="4"/>
       <c r="P333" s="4"/>
       <c r="Q333" s="4"/>
       <c r="R333" s="4">
-        <v>1344</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="334" spans="1:19">
       <c r="A334" s="9">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C334" t="s">
-        <v>287</v>
+        <v>156</v>
       </c>
       <c r="D334" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E334" s="4">
         <v>240</v>
       </c>
       <c r="F334" s="4">
         <v>240</v>
       </c>
       <c r="G334" s="4">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="H334" s="4">
         <v>180</v>
       </c>
       <c r="I334" s="4">
         <v>180</v>
       </c>
       <c r="J334" s="4">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="K334" s="4">
         <v>180</v>
       </c>
       <c r="L334" s="4"/>
       <c r="M334" s="4"/>
       <c r="N334" s="4"/>
       <c r="O334" s="4"/>
       <c r="P334" s="4"/>
       <c r="Q334" s="4"/>
       <c r="R334" s="4">
-        <v>1325</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="335" spans="1:19">
       <c r="A335" s="9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C335" t="s">
-        <v>156</v>
+        <v>303</v>
       </c>
       <c r="D335" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E335" s="4">
-        <v>240</v>
+        <v>182</v>
       </c>
       <c r="F335" s="4">
         <v>240</v>
       </c>
       <c r="G335" s="4">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="H335" s="4">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="I335" s="4">
-        <v>180</v>
+        <v>75</v>
       </c>
       <c r="J335" s="4">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="K335" s="4">
-        <v>180</v>
+        <v>60</v>
       </c>
       <c r="L335" s="4"/>
       <c r="M335" s="4"/>
       <c r="N335" s="4"/>
       <c r="O335" s="4"/>
       <c r="P335" s="4"/>
       <c r="Q335" s="4"/>
       <c r="R335" s="4">
-        <v>1305</v>
+        <v>967</v>
       </c>
     </row>
     <row r="336" spans="1:19">
-      <c r="A336" s="9">
-[...40 lines deleted...]
-      <c r="A337" s="10">
+      <c r="A336" s="10">
         <v>14</v>
       </c>
-      <c r="B337" s="11"/>
-      <c r="C337" s="11" t="s">
+      <c r="B336" s="11"/>
+      <c r="C336" s="11" t="s">
         <v>157</v>
       </c>
-      <c r="D337" s="11" t="s">
-[...15 lines deleted...]
-      <c r="R337" s="13"/>
+      <c r="D336" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="E336" s="12"/>
+      <c r="F336" s="12"/>
+      <c r="G336" s="12"/>
+      <c r="H336" s="12"/>
+      <c r="I336" s="12"/>
+      <c r="J336" s="12"/>
+      <c r="K336" s="12"/>
+      <c r="L336" s="12"/>
+      <c r="M336" s="12"/>
+      <c r="N336" s="12"/>
+      <c r="O336" s="12"/>
+      <c r="P336" s="12"/>
+      <c r="Q336" s="12"/>
+      <c r="R336" s="13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A88:R88"/>
     <mergeCell ref="A119:S119"/>
-    <mergeCell ref="A194:R194"/>
-    <mergeCell ref="A223:S223"/>
+    <mergeCell ref="A193:R193"/>
+    <mergeCell ref="A222:S222"/>
     <mergeCell ref="A264:R264"/>
-    <mergeCell ref="A284:S284"/>
-    <mergeCell ref="A322:R322"/>
+    <mergeCell ref="A283:S283"/>
+    <mergeCell ref="A321:R321"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;B2026 FAI F1ABCQ EUROPEAN CHAMPIONSHIP, Prilep (26.07.2026)&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;BWings Model Free Flight Results&amp;R https://model.wings.rs</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="118" man="1"/>
-    <brk id="222" man="1"/>
-[...1 lines deleted...]
-    <brk id="339" man="1"/>
+    <brk id="221" man="1"/>
+    <brk id="282" man="1"/>
+    <brk id="338" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>