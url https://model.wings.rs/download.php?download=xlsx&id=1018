--- v1 (2026-09-16)
+++ v2 (2026-11-01)
@@ -134,51 +134,51 @@
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Patrik Klobušický</t>
   </si>
   <si>
     <t>Grozdan Meglaj</t>
   </si>
   <si>
     <t>CRO</t>
   </si>
   <si>
     <t>Dominik Andrist</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>Tereza Vosejpková</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
-    <t>Eyal Ts Gal-or</t>
+    <t>Eyal Gal-Or</t>
   </si>
   <si>
     <t xml:space="preserve">Bulgaria  </t>
   </si>
   <si>
     <t>Jarosław Jeziorny</t>
   </si>
   <si>
     <t>Igor Bombek</t>
   </si>
   <si>
     <t>Aviad Levy</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Matija Hrast</t>
   </si>
   <si>
     <t>SLO</t>
   </si>
   <si>
     <t>Robert Leško</t>
   </si>