--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS - F1A individual results</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FAI ID</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
@@ -311,261 +311,264 @@
   <si>
     <t>Mia Chytrova (J)</t>
   </si>
   <si>
     <t>Scott Larsson (J)</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Alexandru Bogdan Mereuta (J)</t>
   </si>
   <si>
     <t>Valentin Hasardzhiev (J)</t>
   </si>
   <si>
     <t>2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS - F1A team results</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Slovakia</t>
+  </si>
+  <si>
+    <t>Estonia</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t>Poland</t>
   </si>
   <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>North Macedonia</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>Ukraine</t>
+    <t>Bulgaria</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
-    <t>Israel</t>
-[...31 lines deleted...]
-  <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS - F1B individual results</t>
   </si>
   <si>
+    <t>Elouan Rigault (J)</t>
+  </si>
+  <si>
+    <t>F1B</t>
+  </si>
+  <si>
+    <t>Aurelius Lin (J)</t>
+  </si>
+  <si>
+    <t>Xiangxue Ji (J)</t>
+  </si>
+  <si>
+    <t>Adith Alagiri (J)</t>
+  </si>
+  <si>
+    <t>Yixuan Cai (J)</t>
+  </si>
+  <si>
+    <t>Ori Dadosh (J)</t>
+  </si>
+  <si>
+    <t>Roei Abecasis (J)</t>
+  </si>
+  <si>
+    <t>Aksel Karu (J)</t>
+  </si>
+  <si>
+    <t>Xinyao Jiang (J)</t>
+  </si>
+  <si>
+    <t>Artem Dubovyk (J)</t>
+  </si>
+  <si>
+    <t>Tal Haberfeld (J)</t>
+  </si>
+  <si>
+    <t>Harri Alfred Koonik (J)</t>
+  </si>
+  <si>
+    <t>Jaouen Rigault (J)</t>
+  </si>
+  <si>
+    <t>Matthias Tanner (J)</t>
+  </si>
+  <si>
+    <t>Reema Bharadwaj (J)</t>
+  </si>
+  <si>
+    <t>Wolin De (J)</t>
+  </si>
+  <si>
+    <t>Vladimír Ivančo (J)</t>
+  </si>
+  <si>
+    <t>Lara Maria Horak (J)</t>
+  </si>
+  <si>
+    <t>Oleksandr Kozhokaru (J)</t>
+  </si>
+  <si>
     <t>Yoana Drenska (J)</t>
   </si>
   <si>
     <t xml:space="preserve">Bulgaria  </t>
   </si>
   <si>
-    <t>F1B</t>
-[...13 lines deleted...]
-  <si>
     <t>Patrik Svorc (J)</t>
   </si>
   <si>
-    <t>Aksel Karu (J)</t>
-[...23 lines deleted...]
-    <t>Ori Dadosh (J)</t>
+    <t>Lukáš Fedor (J)</t>
   </si>
   <si>
     <t>Jakub Cierech (J)</t>
   </si>
   <si>
-    <t>Vladimír Ivančo (J)</t>
+    <t>Liam Shortill (J)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slovakia  </t>
   </si>
   <si>
     <t>Pavol Fedor (J)</t>
   </si>
   <si>
-    <t>Liam Shortill (J)</t>
-[...19 lines deleted...]
-  <si>
     <t>2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS - F1B team results</t>
   </si>
   <si>
     <t>2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS - F1P individual results</t>
   </si>
   <si>
     <t>F1P</t>
   </si>
   <si>
     <t>Xiangyun Ji (J)</t>
   </si>
   <si>
     <t>Yuangu Geng (J)</t>
   </si>
   <si>
     <t>Emrick Smith (J)</t>
   </si>
   <si>
     <t>Qihan Zhou (J)</t>
   </si>
   <si>
     <t>Houdong Wang (J)</t>
   </si>
   <si>
     <t>Mariia Pshenychna (J)</t>
   </si>
   <si>
     <t>2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS - F1P team results</t>
   </si>
   <si>
     <t>2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS - F1Q individual results</t>
   </si>
   <si>
     <t>F1Q</t>
   </si>
   <si>
+    <t>Anatolii Prokhorov (J)</t>
+  </si>
+  <si>
+    <t>Andras Csaba Buzas (J)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hungary  </t>
+  </si>
+  <si>
+    <t>Meital Zayats (J)</t>
+  </si>
+  <si>
+    <t>Kiana Lin (J)</t>
+  </si>
+  <si>
+    <t>Aleksander Zabek (J)</t>
+  </si>
+  <si>
+    <t>Leah Park (J)</t>
+  </si>
+  <si>
+    <t>Aarav Alagiri (J)</t>
+  </si>
+  <si>
     <t>Ilia Drenski (J)</t>
   </si>
   <si>
-    <t>Andras Csaba Buzas (J)</t>
-[...4 lines deleted...]
-  <si>
     <t>Lorant Buzas (J)</t>
   </si>
   <si>
-    <t>Aleksander Zabek (J)</t>
+    <t>Anastasiia Bereza (J)</t>
+  </si>
+  <si>
+    <t>Kamil Pogonowski (J)</t>
+  </si>
+  <si>
+    <t>Magdalena Baran (J)</t>
   </si>
   <si>
     <t>Wojciech Bartel (J)</t>
-  </si>
-[...22 lines deleted...]
-    <t>Aarav Alagiri (J)</t>
   </si>
   <si>
     <t>2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS - F1Q team results</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -959,54 +962,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S187"/>
+  <dimension ref="A1:S196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="R187" sqref="R187"/>
+      <selection activeCell="R196" sqref="R196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="6" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -3657,4172 +3660,5675 @@
         <v>12</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="7"/>
       <c r="N59" s="7"/>
       <c r="O59" s="7"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7" t="s">
         <v>97</v>
       </c>
       <c r="R59" s="8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" s="9">
         <v>1</v>
       </c>
       <c r="C60" t="s">
         <v>99</v>
       </c>
       <c r="D60" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="4">
-        <v>895</v>
+        <v>643</v>
       </c>
       <c r="F60" s="4">
-        <v>960</v>
+        <v>720</v>
       </c>
       <c r="G60" s="4">
-        <v>647</v>
+        <v>451</v>
       </c>
       <c r="H60" s="4">
-        <v>676</v>
+        <v>540</v>
       </c>
       <c r="I60" s="4">
-        <v>394</v>
+        <v>448</v>
       </c>
       <c r="J60" s="4">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="K60" s="4">
-        <v>720</v>
+        <v>410</v>
       </c>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="R60" s="4">
-        <v>4834</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" s="9">
         <v>2</v>
       </c>
       <c r="C61" t="s">
         <v>100</v>
       </c>
       <c r="D61" t="s">
         <v>22</v>
       </c>
       <c r="E61" s="4">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="F61" s="4">
-        <v>955</v>
+        <v>617</v>
       </c>
       <c r="G61" s="4">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="H61" s="4">
-        <v>559</v>
+        <v>465</v>
       </c>
       <c r="I61" s="4">
-        <v>720</v>
+        <v>411</v>
       </c>
       <c r="J61" s="4">
-        <v>720</v>
+        <v>540</v>
       </c>
       <c r="K61" s="4">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="L61" s="4"/>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
       <c r="O61" s="4"/>
       <c r="P61" s="4"/>
       <c r="Q61" s="4"/>
       <c r="R61" s="4">
-        <v>4617</v>
+        <v>3711</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" s="9">
         <v>3</v>
       </c>
       <c r="C62" t="s">
         <v>101</v>
       </c>
       <c r="D62" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="4">
-        <v>646</v>
+        <v>675</v>
       </c>
       <c r="F62" s="4">
-        <v>784</v>
+        <v>720</v>
       </c>
       <c r="G62" s="4">
-        <v>674</v>
+        <v>540</v>
       </c>
       <c r="H62" s="4">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="I62" s="4">
-        <v>551</v>
+        <v>239</v>
       </c>
       <c r="J62" s="4">
-        <v>536</v>
+        <v>453</v>
       </c>
       <c r="K62" s="4">
-        <v>720</v>
+        <v>540</v>
       </c>
       <c r="L62" s="4"/>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
       <c r="O62" s="4"/>
       <c r="P62" s="4"/>
       <c r="Q62" s="4"/>
       <c r="R62" s="4">
-        <v>4449</v>
+        <v>3707</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" s="9">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="4">
-        <v>528</v>
+        <v>621</v>
       </c>
       <c r="F63" s="4">
-        <v>860</v>
+        <v>720</v>
       </c>
       <c r="G63" s="4">
-        <v>499</v>
+        <v>350</v>
       </c>
       <c r="H63" s="4">
-        <v>604</v>
+        <v>540</v>
       </c>
       <c r="I63" s="4">
-        <v>416</v>
+        <v>510</v>
       </c>
       <c r="J63" s="4">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="K63" s="4">
-        <v>462</v>
+        <v>482</v>
       </c>
       <c r="L63" s="4"/>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="4"/>
       <c r="P63" s="4"/>
       <c r="Q63" s="4"/>
       <c r="R63" s="4">
-        <v>3819</v>
+        <v>3667</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" s="9">
         <v>5</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64" t="s">
         <v>22</v>
       </c>
       <c r="E64" s="4">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="F64" s="4">
         <v>720</v>
       </c>
       <c r="G64" s="4">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="H64" s="4">
+        <v>496</v>
+      </c>
+      <c r="I64" s="4">
+        <v>372</v>
+      </c>
+      <c r="J64" s="4">
+        <v>362</v>
+      </c>
+      <c r="K64" s="4">
         <v>540</v>
-      </c>
-[...7 lines deleted...]
-        <v>410</v>
       </c>
       <c r="L64" s="4"/>
       <c r="M64" s="4"/>
       <c r="N64" s="4"/>
       <c r="O64" s="4"/>
       <c r="P64" s="4"/>
       <c r="Q64" s="4"/>
       <c r="R64" s="4">
-        <v>3733</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" s="9">
         <v>6</v>
       </c>
       <c r="C65" t="s">
         <v>104</v>
       </c>
       <c r="D65" t="s">
         <v>22</v>
       </c>
       <c r="E65" s="4">
-        <v>680</v>
+        <v>570</v>
       </c>
       <c r="F65" s="4">
-        <v>617</v>
+        <v>451</v>
       </c>
       <c r="G65" s="4">
-        <v>458</v>
+        <v>480</v>
       </c>
       <c r="H65" s="4">
-        <v>465</v>
+        <v>540</v>
       </c>
       <c r="I65" s="4">
-        <v>411</v>
+        <v>476</v>
       </c>
       <c r="J65" s="4">
         <v>540</v>
       </c>
       <c r="K65" s="4">
         <v>540</v>
       </c>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
       <c r="N65" s="4"/>
       <c r="O65" s="4"/>
       <c r="P65" s="4"/>
       <c r="Q65" s="4"/>
       <c r="R65" s="4">
-        <v>3711</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" s="9">
         <v>7</v>
       </c>
       <c r="C66" t="s">
         <v>105</v>
       </c>
       <c r="D66" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="4">
-        <v>675</v>
+        <v>513</v>
       </c>
       <c r="F66" s="4">
-        <v>720</v>
+        <v>517</v>
       </c>
       <c r="G66" s="4">
-        <v>540</v>
+        <v>459</v>
       </c>
       <c r="H66" s="4">
         <v>540</v>
       </c>
       <c r="I66" s="4">
-        <v>239</v>
+        <v>540</v>
       </c>
       <c r="J66" s="4">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="K66" s="4">
         <v>540</v>
       </c>
       <c r="L66" s="4"/>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="4"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4">
-        <v>3707</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" s="9">
         <v>8</v>
       </c>
       <c r="C67" t="s">
         <v>106</v>
       </c>
       <c r="D67" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="4">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="F67" s="4">
-        <v>720</v>
+        <v>580</v>
       </c>
       <c r="G67" s="4">
-        <v>350</v>
+        <v>491</v>
       </c>
       <c r="H67" s="4">
+        <v>299</v>
+      </c>
+      <c r="I67" s="4">
         <v>540</v>
       </c>
-      <c r="I67" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="J67" s="4">
-        <v>444</v>
+        <v>507</v>
       </c>
       <c r="K67" s="4">
-        <v>482</v>
+        <v>540</v>
       </c>
       <c r="L67" s="4"/>
       <c r="M67" s="4"/>
       <c r="N67" s="4"/>
       <c r="O67" s="4"/>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="4">
-        <v>3667</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" s="9">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>107</v>
       </c>
       <c r="D68" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="4">
-        <v>570</v>
+        <v>335</v>
       </c>
       <c r="F68" s="4">
-        <v>451</v>
+        <v>720</v>
       </c>
       <c r="G68" s="4">
-        <v>480</v>
+        <v>540</v>
       </c>
       <c r="H68" s="4">
-        <v>540</v>
+        <v>422</v>
       </c>
       <c r="I68" s="4">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="J68" s="4">
-        <v>540</v>
+        <v>442</v>
       </c>
       <c r="K68" s="4">
         <v>540</v>
       </c>
       <c r="L68" s="4"/>
       <c r="M68" s="4"/>
       <c r="N68" s="4"/>
       <c r="O68" s="4"/>
       <c r="P68" s="4"/>
       <c r="Q68" s="4"/>
       <c r="R68" s="4">
-        <v>3597</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" s="9">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>108</v>
       </c>
       <c r="D69" t="s">
         <v>22</v>
       </c>
       <c r="E69" s="4">
-        <v>513</v>
+        <v>467</v>
       </c>
       <c r="F69" s="4">
-        <v>517</v>
+        <v>544</v>
       </c>
       <c r="G69" s="4">
-        <v>459</v>
+        <v>540</v>
       </c>
       <c r="H69" s="4">
-        <v>540</v>
+        <v>504</v>
       </c>
       <c r="I69" s="4">
-        <v>540</v>
+        <v>371</v>
       </c>
       <c r="J69" s="4">
-        <v>464</v>
+        <v>356</v>
       </c>
       <c r="K69" s="4">
         <v>540</v>
       </c>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="4"/>
       <c r="P69" s="4"/>
       <c r="Q69" s="4"/>
       <c r="R69" s="4">
-        <v>3573</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" s="9">
         <v>11</v>
       </c>
       <c r="C70" t="s">
         <v>109</v>
       </c>
       <c r="D70" t="s">
         <v>22</v>
       </c>
       <c r="E70" s="4">
-        <v>615</v>
+        <v>298</v>
       </c>
       <c r="F70" s="4">
-        <v>580</v>
+        <v>678</v>
       </c>
       <c r="G70" s="4">
-        <v>491</v>
+        <v>378</v>
       </c>
       <c r="H70" s="4">
-        <v>299</v>
+        <v>540</v>
       </c>
       <c r="I70" s="4">
+        <v>481</v>
+      </c>
+      <c r="J70" s="4">
         <v>540</v>
       </c>
-      <c r="J70" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="K70" s="4">
-        <v>540</v>
+        <v>349</v>
       </c>
       <c r="L70" s="4"/>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="4"/>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
       <c r="R70" s="4">
-        <v>3572</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" s="9">
         <v>12</v>
       </c>
       <c r="C71" t="s">
         <v>110</v>
       </c>
       <c r="D71" t="s">
         <v>22</v>
       </c>
       <c r="E71" s="4">
-        <v>335</v>
+        <v>481</v>
       </c>
       <c r="F71" s="4">
-        <v>720</v>
+        <v>480</v>
       </c>
       <c r="G71" s="4">
-        <v>540</v>
+        <v>326</v>
       </c>
       <c r="H71" s="4">
-        <v>422</v>
+        <v>366</v>
       </c>
       <c r="I71" s="4">
-        <v>454</v>
+        <v>516</v>
       </c>
       <c r="J71" s="4">
-        <v>442</v>
+        <v>351</v>
       </c>
       <c r="K71" s="4">
         <v>540</v>
       </c>
       <c r="L71" s="4"/>
       <c r="M71" s="4"/>
       <c r="N71" s="4"/>
       <c r="O71" s="4"/>
       <c r="P71" s="4"/>
       <c r="Q71" s="4"/>
       <c r="R71" s="4">
-        <v>3453</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" s="9">
         <v>13</v>
       </c>
       <c r="C72" t="s">
         <v>111</v>
       </c>
       <c r="D72" t="s">
         <v>22</v>
       </c>
       <c r="E72" s="4">
-        <v>298</v>
+        <v>403</v>
       </c>
       <c r="F72" s="4">
-        <v>678</v>
+        <v>475</v>
       </c>
       <c r="G72" s="4">
-        <v>378</v>
+        <v>360</v>
       </c>
       <c r="H72" s="4">
-        <v>540</v>
+        <v>360</v>
       </c>
       <c r="I72" s="4">
-        <v>481</v>
+        <v>360</v>
       </c>
       <c r="J72" s="4">
-        <v>540</v>
+        <v>360</v>
       </c>
       <c r="K72" s="4">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="L72" s="4"/>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="4"/>
       <c r="P72" s="4"/>
       <c r="Q72" s="4"/>
       <c r="R72" s="4">
-        <v>3264</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" s="9">
         <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="D73" t="s">
         <v>22</v>
       </c>
       <c r="E73" s="4">
-        <v>481</v>
+        <v>288</v>
       </c>
       <c r="F73" s="4">
-        <v>480</v>
+        <v>620</v>
       </c>
       <c r="G73" s="4">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="H73" s="4">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="I73" s="4">
-        <v>516</v>
+        <v>236</v>
       </c>
       <c r="J73" s="4">
-        <v>351</v>
+        <v>270</v>
       </c>
       <c r="K73" s="4">
-        <v>540</v>
+        <v>282</v>
       </c>
       <c r="L73" s="4"/>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="4"/>
       <c r="P73" s="4"/>
       <c r="Q73" s="4"/>
       <c r="R73" s="4">
-        <v>3060</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" s="9">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D74" t="s">
         <v>22</v>
       </c>
       <c r="E74" s="4">
         <v>367</v>
       </c>
       <c r="F74" s="4">
         <v>361</v>
       </c>
       <c r="G74" s="4">
         <v>360</v>
       </c>
       <c r="H74" s="4">
         <v>353</v>
       </c>
       <c r="I74" s="4">
         <v>332</v>
       </c>
       <c r="J74" s="4">
         <v>265</v>
       </c>
       <c r="K74" s="4">
         <v>360</v>
       </c>
       <c r="L74" s="4"/>
       <c r="M74" s="4"/>
       <c r="N74" s="4"/>
       <c r="O74" s="4"/>
       <c r="P74" s="4"/>
       <c r="Q74" s="4"/>
       <c r="R74" s="4">
         <v>2398</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" s="9">
         <v>16</v>
       </c>
       <c r="C75" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="D75" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="4">
-        <v>240</v>
+        <v>278</v>
       </c>
       <c r="F75" s="4">
-        <v>240</v>
+        <v>480</v>
       </c>
       <c r="G75" s="4">
-        <v>180</v>
+        <v>102</v>
       </c>
       <c r="H75" s="4">
-        <v>180</v>
+        <v>199</v>
       </c>
       <c r="I75" s="4">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="J75" s="4">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="K75" s="4">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="L75" s="4"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="P75" s="4"/>
       <c r="Q75" s="4"/>
       <c r="R75" s="4">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" s="9">
+        <v>17</v>
+      </c>
+      <c r="C76" t="s">
+        <v>113</v>
+      </c>
+      <c r="D76" t="s">
+        <v>22</v>
+      </c>
+      <c r="E76" s="4">
+        <v>240</v>
+      </c>
+      <c r="F76" s="4">
+        <v>240</v>
+      </c>
+      <c r="G76" s="4">
+        <v>180</v>
+      </c>
+      <c r="H76" s="4">
+        <v>180</v>
+      </c>
+      <c r="I76" s="4">
+        <v>180</v>
+      </c>
+      <c r="J76" s="4">
+        <v>180</v>
+      </c>
+      <c r="K76" s="4">
+        <v>180</v>
+      </c>
+      <c r="L76" s="4"/>
+      <c r="M76" s="4"/>
+      <c r="N76" s="4"/>
+      <c r="O76" s="4"/>
+      <c r="P76" s="4"/>
+      <c r="Q76" s="4"/>
+      <c r="R76" s="4">
         <v>1380</v>
       </c>
     </row>
-    <row r="76" spans="1:19">
-      <c r="A76" s="10">
+    <row r="77" spans="1:19">
+      <c r="A77" s="9">
+        <v>18</v>
+      </c>
+      <c r="C77" t="s">
+        <v>114</v>
+      </c>
+      <c r="D77" t="s">
+        <v>22</v>
+      </c>
+      <c r="E77" s="4">
+        <v>240</v>
+      </c>
+      <c r="F77" s="4">
+        <v>240</v>
+      </c>
+      <c r="G77" s="4">
+        <v>180</v>
+      </c>
+      <c r="H77" s="4">
+        <v>180</v>
+      </c>
+      <c r="I77" s="4">
+        <v>180</v>
+      </c>
+      <c r="J77" s="4">
+        <v>180</v>
+      </c>
+      <c r="K77" s="4">
+        <v>180</v>
+      </c>
+      <c r="L77" s="4"/>
+      <c r="M77" s="4"/>
+      <c r="N77" s="4"/>
+      <c r="O77" s="4"/>
+      <c r="P77" s="4"/>
+      <c r="Q77" s="4"/>
+      <c r="R77" s="4">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" s="9">
+        <v>19</v>
+      </c>
+      <c r="C78" t="s">
+        <v>55</v>
+      </c>
+      <c r="D78" t="s">
+        <v>22</v>
+      </c>
+      <c r="E78" s="4">
+        <v>240</v>
+      </c>
+      <c r="F78" s="4">
+        <v>240</v>
+      </c>
+      <c r="G78" s="4">
+        <v>180</v>
+      </c>
+      <c r="H78" s="4">
+        <v>180</v>
+      </c>
+      <c r="I78" s="4">
+        <v>22</v>
+      </c>
+      <c r="J78" s="4">
+        <v>180</v>
+      </c>
+      <c r="K78" s="4">
+        <v>180</v>
+      </c>
+      <c r="L78" s="4"/>
+      <c r="M78" s="4"/>
+      <c r="N78" s="4"/>
+      <c r="O78" s="4"/>
+      <c r="P78" s="4"/>
+      <c r="Q78" s="4"/>
+      <c r="R78" s="4">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="9">
+        <v>20</v>
+      </c>
+      <c r="C79" t="s">
+        <v>71</v>
+      </c>
+      <c r="D79" t="s">
+        <v>22</v>
+      </c>
+      <c r="E79" s="4">
+        <v>179</v>
+      </c>
+      <c r="F79" s="4">
+        <v>240</v>
+      </c>
+      <c r="G79" s="4">
+        <v>134</v>
+      </c>
+      <c r="H79" s="4">
+        <v>34</v>
+      </c>
+      <c r="I79" s="4">
+        <v>180</v>
+      </c>
+      <c r="J79" s="4">
+        <v>180</v>
+      </c>
+      <c r="K79" s="4">
+        <v>180</v>
+      </c>
+      <c r="L79" s="4"/>
+      <c r="M79" s="4"/>
+      <c r="N79" s="4"/>
+      <c r="O79" s="4"/>
+      <c r="P79" s="4"/>
+      <c r="Q79" s="4"/>
+      <c r="R79" s="4">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="10">
+        <v>21</v>
+      </c>
+      <c r="B80" s="11"/>
+      <c r="C80" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E80" s="12">
+        <v>211</v>
+      </c>
+      <c r="F80" s="12">
+        <v>29</v>
+      </c>
+      <c r="G80" s="12">
+        <v>180</v>
+      </c>
+      <c r="H80" s="12">
+        <v>100</v>
+      </c>
+      <c r="I80" s="12"/>
+      <c r="J80" s="12">
+        <v>21</v>
+      </c>
+      <c r="K80" s="12">
+        <v>180</v>
+      </c>
+      <c r="L80" s="12"/>
+      <c r="M80" s="12"/>
+      <c r="N80" s="12"/>
+      <c r="O80" s="12"/>
+      <c r="P80" s="12"/>
+      <c r="Q80" s="12"/>
+      <c r="R80" s="13">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B83" s="2"/>
+      <c r="C83" s="2"/>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+      <c r="F83" s="2"/>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+      <c r="L83" s="2"/>
+      <c r="M83" s="2"/>
+      <c r="N83" s="2"/>
+      <c r="O83" s="2"/>
+      <c r="P83" s="2"/>
+      <c r="Q83" s="2"/>
+      <c r="R83" s="2"/>
+      <c r="S83" s="3"/>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F84" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G84" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H84" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I84" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J84" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K84" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L84" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M84" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N84" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O84" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P84" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q84" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="11"/>
-[...110 lines deleted...]
-      <c r="R80" s="7" t="s">
+      <c r="R84" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="S80" s="8" t="s">
+      <c r="S84" s="8" t="s">
         <v>19</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="S84" s="4"/>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" s="9">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C85">
-        <v>184570</v>
+        <v>114581</v>
       </c>
       <c r="D85" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M85" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F85" s="4">
+        <v>240</v>
+      </c>
+      <c r="G85" s="4">
+        <v>240</v>
+      </c>
+      <c r="H85" s="4">
+        <v>180</v>
+      </c>
+      <c r="I85" s="4">
+        <v>180</v>
+      </c>
+      <c r="J85" s="4">
+        <v>180</v>
+      </c>
+      <c r="K85" s="4">
+        <v>180</v>
+      </c>
+      <c r="L85" s="4">
+        <v>180</v>
+      </c>
+      <c r="M85" s="4">
+        <v>356</v>
+      </c>
       <c r="N85" s="4"/>
       <c r="O85" s="4"/>
       <c r="P85" s="4"/>
       <c r="Q85" s="4"/>
       <c r="R85" s="4"/>
-      <c r="S85" s="4"/>
+      <c r="S85" s="4">
+        <v>1736</v>
+      </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B86" t="s">
         <v>39</v>
       </c>
       <c r="C86">
         <v>131520</v>
       </c>
       <c r="D86" t="s">
         <v>38</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M86" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F86" s="4">
+        <v>240</v>
+      </c>
+      <c r="G86" s="4">
+        <v>240</v>
+      </c>
+      <c r="H86" s="4">
+        <v>180</v>
+      </c>
+      <c r="I86" s="4">
+        <v>180</v>
+      </c>
+      <c r="J86" s="4">
+        <v>180</v>
+      </c>
+      <c r="K86" s="4">
+        <v>180</v>
+      </c>
+      <c r="L86" s="4">
+        <v>180</v>
+      </c>
+      <c r="M86" s="4">
+        <v>336</v>
+      </c>
       <c r="N86" s="4"/>
       <c r="O86" s="4"/>
       <c r="P86" s="4"/>
       <c r="Q86" s="4"/>
       <c r="R86" s="4"/>
-      <c r="S86" s="4"/>
+      <c r="S86" s="4">
+        <v>1716</v>
+      </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="C87">
-        <v>183584</v>
+        <v>182283</v>
       </c>
       <c r="D87" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M87" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F87" s="4">
+        <v>240</v>
+      </c>
+      <c r="G87" s="4">
+        <v>240</v>
+      </c>
+      <c r="H87" s="4">
+        <v>180</v>
+      </c>
+      <c r="I87" s="4">
+        <v>180</v>
+      </c>
+      <c r="J87" s="4">
+        <v>180</v>
+      </c>
+      <c r="K87" s="4">
+        <v>180</v>
+      </c>
+      <c r="L87" s="4">
+        <v>180</v>
+      </c>
+      <c r="M87" s="4">
+        <v>328</v>
+      </c>
       <c r="N87" s="4"/>
       <c r="O87" s="4"/>
       <c r="P87" s="4"/>
       <c r="Q87" s="4"/>
       <c r="R87" s="4"/>
-      <c r="S87" s="4"/>
+      <c r="S87" s="4">
+        <v>1708</v>
+      </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C88">
-        <v>131521</v>
+        <v>139886</v>
       </c>
       <c r="D88" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M88" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F88" s="4">
+        <v>240</v>
+      </c>
+      <c r="G88" s="4">
+        <v>240</v>
+      </c>
+      <c r="H88" s="4">
+        <v>180</v>
+      </c>
+      <c r="I88" s="4">
+        <v>180</v>
+      </c>
+      <c r="J88" s="4">
+        <v>180</v>
+      </c>
+      <c r="K88" s="4">
+        <v>180</v>
+      </c>
+      <c r="L88" s="4">
+        <v>180</v>
+      </c>
+      <c r="M88" s="4">
+        <v>244</v>
+      </c>
       <c r="N88" s="4"/>
       <c r="O88" s="4"/>
       <c r="P88" s="4"/>
       <c r="Q88" s="4"/>
       <c r="R88" s="4"/>
-      <c r="S88" s="4"/>
+      <c r="S88" s="4">
+        <v>1624</v>
+      </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" s="9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>51</v>
+        <v>121</v>
       </c>
       <c r="C89">
-        <v>164331</v>
+        <v>172536</v>
       </c>
       <c r="D89" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M89" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F89" s="4">
+        <v>240</v>
+      </c>
+      <c r="G89" s="4">
+        <v>240</v>
+      </c>
+      <c r="H89" s="4">
+        <v>180</v>
+      </c>
+      <c r="I89" s="4">
+        <v>180</v>
+      </c>
+      <c r="J89" s="4">
+        <v>180</v>
+      </c>
+      <c r="K89" s="4">
+        <v>180</v>
+      </c>
+      <c r="L89" s="4">
+        <v>180</v>
+      </c>
+      <c r="M89" s="4">
+        <v>242</v>
+      </c>
       <c r="N89" s="4"/>
       <c r="O89" s="4"/>
       <c r="P89" s="4"/>
       <c r="Q89" s="4"/>
       <c r="R89" s="4"/>
-      <c r="S89" s="4"/>
+      <c r="S89" s="4">
+        <v>1622</v>
+      </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C90">
-        <v>159582</v>
+        <v>184569</v>
       </c>
       <c r="D90" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M90" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F90" s="4">
+        <v>240</v>
+      </c>
+      <c r="G90" s="4">
+        <v>240</v>
+      </c>
+      <c r="H90" s="4">
+        <v>180</v>
+      </c>
+      <c r="I90" s="4">
+        <v>180</v>
+      </c>
+      <c r="J90" s="4">
+        <v>180</v>
+      </c>
+      <c r="K90" s="4">
+        <v>180</v>
+      </c>
+      <c r="L90" s="4">
+        <v>180</v>
+      </c>
+      <c r="M90" s="4">
+        <v>210</v>
+      </c>
       <c r="N90" s="4"/>
       <c r="O90" s="4"/>
       <c r="P90" s="4"/>
       <c r="Q90" s="4"/>
       <c r="R90" s="4"/>
-      <c r="S90" s="4"/>
+      <c r="S90" s="4">
+        <v>1590</v>
+      </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C91">
-        <v>165037</v>
+        <v>166472</v>
       </c>
       <c r="D91" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M91" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F91" s="4">
+        <v>240</v>
+      </c>
+      <c r="G91" s="4">
+        <v>240</v>
+      </c>
+      <c r="H91" s="4">
+        <v>180</v>
+      </c>
+      <c r="I91" s="4">
+        <v>180</v>
+      </c>
+      <c r="J91" s="4">
+        <v>180</v>
+      </c>
+      <c r="K91" s="4">
+        <v>180</v>
+      </c>
+      <c r="L91" s="4">
+        <v>180</v>
+      </c>
+      <c r="M91" s="4">
+        <v>210</v>
+      </c>
       <c r="N91" s="4"/>
       <c r="O91" s="4"/>
       <c r="P91" s="4"/>
       <c r="Q91" s="4"/>
       <c r="R91" s="4"/>
-      <c r="S91" s="4"/>
+      <c r="S91" s="4">
+        <v>1590</v>
+      </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" s="9">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C92">
-        <v>114581</v>
+        <v>168686</v>
       </c>
       <c r="D92" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E92" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M92" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F92" s="4">
+        <v>240</v>
+      </c>
+      <c r="G92" s="4">
+        <v>240</v>
+      </c>
+      <c r="H92" s="4">
+        <v>180</v>
+      </c>
+      <c r="I92" s="4">
+        <v>180</v>
+      </c>
+      <c r="J92" s="4">
+        <v>180</v>
+      </c>
+      <c r="K92" s="4">
+        <v>180</v>
+      </c>
+      <c r="L92" s="4">
+        <v>180</v>
+      </c>
+      <c r="M92" s="4">
+        <v>205</v>
+      </c>
       <c r="N92" s="4"/>
       <c r="O92" s="4"/>
       <c r="P92" s="4"/>
       <c r="Q92" s="4"/>
       <c r="R92" s="4"/>
-      <c r="S92" s="4"/>
+      <c r="S92" s="4">
+        <v>1585</v>
+      </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B93" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="C93">
-        <v>161021</v>
+        <v>143208</v>
       </c>
       <c r="D93" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="M93" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F93" s="4">
+        <v>240</v>
+      </c>
+      <c r="G93" s="4">
+        <v>240</v>
+      </c>
+      <c r="H93" s="4">
+        <v>180</v>
+      </c>
+      <c r="I93" s="4">
+        <v>180</v>
+      </c>
+      <c r="J93" s="4">
+        <v>180</v>
+      </c>
+      <c r="K93" s="4">
+        <v>180</v>
+      </c>
+      <c r="L93" s="4">
+        <v>180</v>
+      </c>
+      <c r="M93" s="4">
+        <v>193</v>
+      </c>
       <c r="N93" s="4"/>
       <c r="O93" s="4"/>
       <c r="P93" s="4"/>
       <c r="Q93" s="4"/>
       <c r="R93" s="4"/>
-      <c r="S93" s="4"/>
+      <c r="S93" s="4">
+        <v>1573</v>
+      </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" s="9">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C94">
-        <v>138372</v>
+        <v>159582</v>
       </c>
       <c r="D94" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L94" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F94" s="4">
+        <v>240</v>
+      </c>
+      <c r="G94" s="4">
+        <v>240</v>
+      </c>
+      <c r="H94" s="4">
+        <v>180</v>
+      </c>
+      <c r="I94" s="4">
+        <v>180</v>
+      </c>
+      <c r="J94" s="4">
+        <v>177</v>
+      </c>
+      <c r="K94" s="4">
+        <v>180</v>
+      </c>
+      <c r="L94" s="4">
+        <v>180</v>
+      </c>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="4"/>
       <c r="P94" s="4"/>
       <c r="Q94" s="4"/>
       <c r="R94" s="4"/>
-      <c r="S94" s="4"/>
+      <c r="S94" s="4">
+        <v>1377</v>
+      </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" s="9">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="C95">
-        <v>130751</v>
+        <v>183584</v>
       </c>
       <c r="D95" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L95" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F95" s="4">
+        <v>240</v>
+      </c>
+      <c r="G95" s="4">
+        <v>240</v>
+      </c>
+      <c r="H95" s="4">
+        <v>173</v>
+      </c>
+      <c r="I95" s="4">
+        <v>180</v>
+      </c>
+      <c r="J95" s="4">
+        <v>180</v>
+      </c>
+      <c r="K95" s="4">
+        <v>180</v>
+      </c>
+      <c r="L95" s="4">
+        <v>180</v>
+      </c>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="4"/>
       <c r="P95" s="4"/>
       <c r="Q95" s="4"/>
       <c r="R95" s="4"/>
-      <c r="S95" s="4"/>
+      <c r="S95" s="4">
+        <v>1373</v>
+      </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" s="9">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="C96">
-        <v>143208</v>
+        <v>184570</v>
       </c>
       <c r="D96" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L96" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F96" s="4">
+        <v>240</v>
+      </c>
+      <c r="G96" s="4">
+        <v>240</v>
+      </c>
+      <c r="H96" s="4">
+        <v>180</v>
+      </c>
+      <c r="I96" s="4">
+        <v>180</v>
+      </c>
+      <c r="J96" s="4">
+        <v>180</v>
+      </c>
+      <c r="K96" s="4">
+        <v>172</v>
+      </c>
+      <c r="L96" s="4">
+        <v>180</v>
+      </c>
       <c r="M96" s="4"/>
       <c r="N96" s="4"/>
       <c r="O96" s="4"/>
       <c r="P96" s="4"/>
       <c r="Q96" s="4"/>
       <c r="R96" s="4"/>
-      <c r="S96" s="4"/>
+      <c r="S96" s="4">
+        <v>1372</v>
+      </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" s="9">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B97" t="s">
-        <v>86</v>
+        <v>127</v>
       </c>
       <c r="C97">
-        <v>144192</v>
+        <v>178599</v>
       </c>
       <c r="D97" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L97" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F97" s="4">
+        <v>231</v>
+      </c>
+      <c r="G97" s="4">
+        <v>240</v>
+      </c>
+      <c r="H97" s="4">
+        <v>180</v>
+      </c>
+      <c r="I97" s="4">
+        <v>180</v>
+      </c>
+      <c r="J97" s="4">
+        <v>180</v>
+      </c>
+      <c r="K97" s="4">
+        <v>180</v>
+      </c>
+      <c r="L97" s="4">
+        <v>180</v>
+      </c>
       <c r="M97" s="4"/>
       <c r="N97" s="4"/>
       <c r="O97" s="4"/>
       <c r="P97" s="4"/>
       <c r="Q97" s="4"/>
       <c r="R97" s="4"/>
-      <c r="S97" s="4"/>
+      <c r="S97" s="4">
+        <v>1371</v>
+      </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" s="9">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C98">
-        <v>168686</v>
+        <v>174645</v>
       </c>
       <c r="D98" t="s">
         <v>21</v>
       </c>
       <c r="E98" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L98" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F98" s="4">
+        <v>240</v>
+      </c>
+      <c r="G98" s="4">
+        <v>230</v>
+      </c>
+      <c r="H98" s="4">
+        <v>180</v>
+      </c>
+      <c r="I98" s="4">
+        <v>180</v>
+      </c>
+      <c r="J98" s="4">
+        <v>180</v>
+      </c>
+      <c r="K98" s="4">
+        <v>180</v>
+      </c>
+      <c r="L98" s="4">
+        <v>180</v>
+      </c>
       <c r="M98" s="4"/>
       <c r="N98" s="4"/>
       <c r="O98" s="4"/>
       <c r="P98" s="4"/>
       <c r="Q98" s="4"/>
       <c r="R98" s="4"/>
-      <c r="S98" s="4"/>
+      <c r="S98" s="4">
+        <v>1370</v>
+      </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" s="9">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B99" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C99">
-        <v>174645</v>
+        <v>165037</v>
       </c>
       <c r="D99" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L99" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F99" s="4">
+        <v>240</v>
+      </c>
+      <c r="G99" s="4">
+        <v>240</v>
+      </c>
+      <c r="H99" s="4">
+        <v>180</v>
+      </c>
+      <c r="I99" s="4">
+        <v>162</v>
+      </c>
+      <c r="J99" s="4">
+        <v>180</v>
+      </c>
+      <c r="K99" s="4">
+        <v>180</v>
+      </c>
+      <c r="L99" s="4">
+        <v>180</v>
+      </c>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
       <c r="O99" s="4"/>
       <c r="P99" s="4"/>
       <c r="Q99" s="4"/>
       <c r="R99" s="4"/>
-      <c r="S99" s="4"/>
+      <c r="S99" s="4">
+        <v>1362</v>
+      </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" s="9">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B100" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C100">
-        <v>166472</v>
+        <v>161021</v>
       </c>
       <c r="D100" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L100" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F100" s="4">
+        <v>206</v>
+      </c>
+      <c r="G100" s="4">
+        <v>220</v>
+      </c>
+      <c r="H100" s="4">
+        <v>163</v>
+      </c>
+      <c r="I100" s="4">
+        <v>180</v>
+      </c>
+      <c r="J100" s="4">
+        <v>180</v>
+      </c>
+      <c r="K100" s="4">
+        <v>180</v>
+      </c>
+      <c r="L100" s="4">
+        <v>180</v>
+      </c>
       <c r="M100" s="4"/>
       <c r="N100" s="4"/>
       <c r="O100" s="4"/>
       <c r="P100" s="4"/>
       <c r="Q100" s="4"/>
       <c r="R100" s="4"/>
-      <c r="S100" s="4"/>
+      <c r="S100" s="4">
+        <v>1309</v>
+      </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" s="9">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B101" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="C101">
-        <v>167181</v>
+        <v>172440</v>
       </c>
       <c r="D101" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L101" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F101" s="4">
+        <v>240</v>
+      </c>
+      <c r="G101" s="4">
+        <v>240</v>
+      </c>
+      <c r="H101" s="4">
+        <v>180</v>
+      </c>
+      <c r="I101" s="4">
+        <v>180</v>
+      </c>
+      <c r="J101" s="4">
+        <v>91</v>
+      </c>
+      <c r="K101" s="4">
+        <v>180</v>
+      </c>
+      <c r="L101" s="4">
+        <v>180</v>
+      </c>
       <c r="M101" s="4"/>
       <c r="N101" s="4"/>
       <c r="O101" s="4"/>
       <c r="P101" s="4"/>
       <c r="Q101" s="4"/>
       <c r="R101" s="4"/>
-      <c r="S101" s="4"/>
+      <c r="S101" s="4">
+        <v>1291</v>
+      </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" s="9">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B102" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C102">
-        <v>138784</v>
+        <v>138372</v>
       </c>
       <c r="D102" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L102" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F102" s="4">
+        <v>240</v>
+      </c>
+      <c r="G102" s="4">
+        <v>240</v>
+      </c>
+      <c r="H102" s="4">
+        <v>180</v>
+      </c>
+      <c r="I102" s="4">
+        <v>85</v>
+      </c>
+      <c r="J102" s="4">
+        <v>180</v>
+      </c>
+      <c r="K102" s="4">
+        <v>180</v>
+      </c>
+      <c r="L102" s="4">
+        <v>180</v>
+      </c>
       <c r="M102" s="4"/>
       <c r="N102" s="4"/>
       <c r="O102" s="4"/>
       <c r="P102" s="4"/>
       <c r="Q102" s="4"/>
       <c r="R102" s="4"/>
-      <c r="S102" s="4"/>
+      <c r="S102" s="4">
+        <v>1285</v>
+      </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" s="9">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B103" t="s">
-        <v>136</v>
+        <v>72</v>
       </c>
       <c r="C103">
-        <v>138782</v>
+        <v>177967</v>
       </c>
       <c r="D103" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L103" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F103" s="4">
+        <v>132</v>
+      </c>
+      <c r="G103" s="4">
+        <v>240</v>
+      </c>
+      <c r="H103" s="4">
+        <v>180</v>
+      </c>
+      <c r="I103" s="4">
+        <v>180</v>
+      </c>
+      <c r="J103" s="4">
+        <v>180</v>
+      </c>
+      <c r="K103" s="4">
+        <v>180</v>
+      </c>
+      <c r="L103" s="4">
+        <v>180</v>
+      </c>
       <c r="M103" s="4"/>
       <c r="N103" s="4"/>
       <c r="O103" s="4"/>
       <c r="P103" s="4"/>
       <c r="Q103" s="4"/>
       <c r="R103" s="4"/>
-      <c r="S103" s="4"/>
+      <c r="S103" s="4">
+        <v>1272</v>
+      </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" s="9">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B104" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C104">
-        <v>167131</v>
+        <v>173778</v>
       </c>
       <c r="D104" t="s">
+        <v>24</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F104" s="4">
+        <v>240</v>
+      </c>
+      <c r="G104" s="4">
         <v>138</v>
       </c>
-      <c r="E104" s="4" t="s">
-[...8 lines deleted...]
-      <c r="L104" s="4"/>
+      <c r="H104" s="4">
+        <v>180</v>
+      </c>
+      <c r="I104" s="4">
+        <v>180</v>
+      </c>
+      <c r="J104" s="4">
+        <v>180</v>
+      </c>
+      <c r="K104" s="4">
+        <v>172</v>
+      </c>
+      <c r="L104" s="4">
+        <v>180</v>
+      </c>
       <c r="M104" s="4"/>
       <c r="N104" s="4"/>
       <c r="O104" s="4"/>
       <c r="P104" s="4"/>
       <c r="Q104" s="4"/>
       <c r="R104" s="4"/>
-      <c r="S104" s="4"/>
+      <c r="S104" s="4">
+        <v>1270</v>
+      </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" s="9">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B105" t="s">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="C105">
-        <v>177967</v>
+        <v>181091</v>
       </c>
       <c r="D105" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L105" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F105" s="4">
+        <v>240</v>
+      </c>
+      <c r="G105" s="4">
+        <v>220</v>
+      </c>
+      <c r="H105" s="4">
+        <v>180</v>
+      </c>
+      <c r="I105" s="4">
+        <v>180</v>
+      </c>
+      <c r="J105" s="4">
+        <v>180</v>
+      </c>
+      <c r="K105" s="4">
+        <v>159</v>
+      </c>
+      <c r="L105" s="4">
+        <v>109</v>
+      </c>
       <c r="M105" s="4"/>
       <c r="N105" s="4"/>
       <c r="O105" s="4"/>
       <c r="P105" s="4"/>
       <c r="Q105" s="4"/>
       <c r="R105" s="4"/>
-      <c r="S105" s="4"/>
+      <c r="S105" s="4">
+        <v>1268</v>
+      </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" s="9">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B106" t="s">
-        <v>139</v>
+        <v>51</v>
       </c>
       <c r="C106">
-        <v>168057</v>
+        <v>164331</v>
       </c>
       <c r="D106" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E106" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L106" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F106" s="4">
+        <v>240</v>
+      </c>
+      <c r="G106" s="4">
+        <v>181</v>
+      </c>
+      <c r="H106" s="4">
+        <v>180</v>
+      </c>
+      <c r="I106" s="4">
+        <v>118</v>
+      </c>
+      <c r="J106" s="4">
+        <v>180</v>
+      </c>
+      <c r="K106" s="4">
+        <v>180</v>
+      </c>
+      <c r="L106" s="4">
+        <v>180</v>
+      </c>
       <c r="M106" s="4"/>
       <c r="N106" s="4"/>
       <c r="O106" s="4"/>
       <c r="P106" s="4"/>
       <c r="Q106" s="4"/>
       <c r="R106" s="4"/>
-      <c r="S106" s="4"/>
+      <c r="S106" s="4">
+        <v>1259</v>
+      </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" s="9">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B107" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C107">
-        <v>178599</v>
+        <v>138784</v>
       </c>
       <c r="D107" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L107" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F107" s="4">
+        <v>190</v>
+      </c>
+      <c r="G107" s="4">
+        <v>240</v>
+      </c>
+      <c r="H107" s="4">
+        <v>180</v>
+      </c>
+      <c r="I107" s="4">
+        <v>180</v>
+      </c>
+      <c r="J107" s="4">
+        <v>180</v>
+      </c>
+      <c r="K107" s="4">
+        <v>77</v>
+      </c>
+      <c r="L107" s="4">
+        <v>180</v>
+      </c>
       <c r="M107" s="4"/>
       <c r="N107" s="4"/>
       <c r="O107" s="4"/>
       <c r="P107" s="4"/>
       <c r="Q107" s="4"/>
       <c r="R107" s="4"/>
-      <c r="S107" s="4"/>
+      <c r="S107" s="4">
+        <v>1227</v>
+      </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" s="9">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B108" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="C108">
-        <v>172440</v>
+        <v>130751</v>
       </c>
       <c r="D108" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="E108" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L108" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F108" s="4">
+        <v>136</v>
+      </c>
+      <c r="G108" s="4">
+        <v>240</v>
+      </c>
+      <c r="H108" s="4">
+        <v>180</v>
+      </c>
+      <c r="I108" s="4">
+        <v>160</v>
+      </c>
+      <c r="J108" s="4">
+        <v>180</v>
+      </c>
+      <c r="K108" s="4">
+        <v>180</v>
+      </c>
+      <c r="L108" s="4">
+        <v>133</v>
+      </c>
       <c r="M108" s="4"/>
       <c r="N108" s="4"/>
       <c r="O108" s="4"/>
       <c r="P108" s="4"/>
       <c r="Q108" s="4"/>
       <c r="R108" s="4"/>
-      <c r="S108" s="4"/>
+      <c r="S108" s="4">
+        <v>1209</v>
+      </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" s="9">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B109" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C109">
-        <v>173778</v>
+        <v>168057</v>
       </c>
       <c r="D109" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L109" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F109" s="4">
+        <v>240</v>
+      </c>
+      <c r="G109" s="4">
+        <v>240</v>
+      </c>
+      <c r="H109" s="4">
+        <v>180</v>
+      </c>
+      <c r="I109" s="4">
+        <v>180</v>
+      </c>
+      <c r="J109" s="4">
+        <v>53</v>
+      </c>
+      <c r="K109" s="4">
+        <v>180</v>
+      </c>
+      <c r="L109" s="4">
+        <v>97</v>
+      </c>
       <c r="M109" s="4"/>
       <c r="N109" s="4"/>
       <c r="O109" s="4"/>
       <c r="P109" s="4"/>
       <c r="Q109" s="4"/>
       <c r="R109" s="4"/>
-      <c r="S109" s="4"/>
+      <c r="S109" s="4">
+        <v>1170</v>
+      </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" s="9">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B110" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C110">
-        <v>172536</v>
+        <v>184048</v>
       </c>
       <c r="D110" t="s">
-        <v>24</v>
+        <v>138</v>
       </c>
       <c r="E110" s="4" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="L110" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="F110" s="4">
+        <v>131</v>
+      </c>
+      <c r="G110" s="4">
+        <v>240</v>
+      </c>
+      <c r="H110" s="4">
+        <v>125</v>
+      </c>
+      <c r="I110" s="4">
+        <v>92</v>
+      </c>
+      <c r="J110" s="4">
+        <v>180</v>
+      </c>
+      <c r="K110" s="4">
+        <v>180</v>
+      </c>
+      <c r="L110" s="4">
+        <v>180</v>
+      </c>
       <c r="M110" s="4"/>
       <c r="N110" s="4"/>
       <c r="O110" s="4"/>
       <c r="P110" s="4"/>
       <c r="Q110" s="4"/>
       <c r="R110" s="4"/>
-      <c r="S110" s="4"/>
+      <c r="S110" s="4">
+        <v>1128</v>
+      </c>
     </row>
     <row r="111" spans="1:19">
-      <c r="A111" s="10">
-[...8 lines deleted...]
-      <c r="D111" s="11" t="s">
+      <c r="A111" s="9">
+        <v>27</v>
+      </c>
+      <c r="B111" t="s">
+        <v>139</v>
+      </c>
+      <c r="C111">
+        <v>131521</v>
+      </c>
+      <c r="D111" t="s">
+        <v>38</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F111" s="4">
+        <v>67</v>
+      </c>
+      <c r="G111" s="4">
+        <v>240</v>
+      </c>
+      <c r="H111" s="4">
+        <v>180</v>
+      </c>
+      <c r="I111" s="4">
+        <v>180</v>
+      </c>
+      <c r="J111" s="4">
+        <v>95</v>
+      </c>
+      <c r="K111" s="4">
+        <v>180</v>
+      </c>
+      <c r="L111" s="4">
+        <v>180</v>
+      </c>
+      <c r="M111" s="4"/>
+      <c r="N111" s="4"/>
+      <c r="O111" s="4"/>
+      <c r="P111" s="4"/>
+      <c r="Q111" s="4"/>
+      <c r="R111" s="4"/>
+      <c r="S111" s="4">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19">
+      <c r="A112" s="9">
+        <v>28</v>
+      </c>
+      <c r="B112" t="s">
+        <v>140</v>
+      </c>
+      <c r="C112">
+        <v>167127</v>
+      </c>
+      <c r="D112" t="s">
+        <v>34</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F112" s="4">
+        <v>140</v>
+      </c>
+      <c r="G112" s="4">
+        <v>240</v>
+      </c>
+      <c r="H112" s="4">
+        <v>180</v>
+      </c>
+      <c r="I112" s="4">
+        <v>93</v>
+      </c>
+      <c r="J112" s="4">
+        <v>180</v>
+      </c>
+      <c r="K112" s="4">
+        <v>105</v>
+      </c>
+      <c r="L112" s="4">
+        <v>180</v>
+      </c>
+      <c r="M112" s="4"/>
+      <c r="N112" s="4"/>
+      <c r="O112" s="4"/>
+      <c r="P112" s="4"/>
+      <c r="Q112" s="4"/>
+      <c r="R112" s="4"/>
+      <c r="S112" s="4">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19">
+      <c r="A113" s="9">
+        <v>29</v>
+      </c>
+      <c r="B113" t="s">
+        <v>141</v>
+      </c>
+      <c r="C113">
+        <v>167181</v>
+      </c>
+      <c r="D113" t="s">
+        <v>43</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F113" s="4">
+        <v>240</v>
+      </c>
+      <c r="G113" s="4">
+        <v>194</v>
+      </c>
+      <c r="H113" s="4">
+        <v>180</v>
+      </c>
+      <c r="I113" s="4">
+        <v>78</v>
+      </c>
+      <c r="J113" s="4">
+        <v>180</v>
+      </c>
+      <c r="K113" s="4">
         <v>24</v>
       </c>
-      <c r="E111" s="12" t="s">
-[...37 lines deleted...]
-      <c r="R113" s="3"/>
+      <c r="L113" s="4">
+        <v>180</v>
+      </c>
+      <c r="M113" s="4"/>
+      <c r="N113" s="4"/>
+      <c r="O113" s="4"/>
+      <c r="P113" s="4"/>
+      <c r="Q113" s="4"/>
+      <c r="R113" s="4"/>
+      <c r="S113" s="4">
+        <v>1076</v>
+      </c>
     </row>
     <row r="114" spans="1:19">
-      <c r="A114" s="5" t="s">
-[...39 lines deleted...]
-        <v>98</v>
+      <c r="A114" s="9">
+        <v>30</v>
+      </c>
+      <c r="B114" t="s">
+        <v>86</v>
+      </c>
+      <c r="C114">
+        <v>144192</v>
+      </c>
+      <c r="D114" t="s">
+        <v>49</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F114" s="4">
+        <v>192</v>
+      </c>
+      <c r="G114" s="4">
+        <v>49</v>
+      </c>
+      <c r="H114" s="4">
+        <v>110</v>
+      </c>
+      <c r="I114" s="4">
+        <v>180</v>
+      </c>
+      <c r="J114" s="4">
+        <v>180</v>
+      </c>
+      <c r="K114" s="4">
+        <v>180</v>
+      </c>
+      <c r="L114" s="4">
+        <v>150</v>
+      </c>
+      <c r="M114" s="4"/>
+      <c r="N114" s="4"/>
+      <c r="O114" s="4"/>
+      <c r="P114" s="4"/>
+      <c r="Q114" s="4"/>
+      <c r="R114" s="4"/>
+      <c r="S114" s="4">
+        <v>1041</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" s="9">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>31</v>
+      </c>
+      <c r="B115" t="s">
+        <v>142</v>
+      </c>
+      <c r="C115">
+        <v>167131</v>
       </c>
       <c r="D115" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="L115" s="4"/>
+        <v>143</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F115" s="4">
+        <v>12</v>
+      </c>
+      <c r="G115" s="4">
+        <v>240</v>
+      </c>
+      <c r="H115" s="4">
+        <v>123</v>
+      </c>
+      <c r="I115" s="4">
+        <v>135</v>
+      </c>
+      <c r="J115" s="4">
+        <v>180</v>
+      </c>
+      <c r="K115" s="4">
+        <v>62</v>
+      </c>
+      <c r="L115" s="4">
+        <v>9</v>
+      </c>
       <c r="M115" s="4"/>
       <c r="N115" s="4"/>
       <c r="O115" s="4"/>
       <c r="P115" s="4"/>
-      <c r="Q115" s="4">
+      <c r="Q115" s="4"/>
+      <c r="R115" s="4"/>
+      <c r="S115" s="4">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19">
+      <c r="A116" s="10">
+        <v>32</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C116" s="11">
+        <v>138782</v>
+      </c>
+      <c r="D116" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E116" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="F116" s="12"/>
+      <c r="G116" s="12"/>
+      <c r="H116" s="12"/>
+      <c r="I116" s="12"/>
+      <c r="J116" s="12"/>
+      <c r="K116" s="12"/>
+      <c r="L116" s="12"/>
+      <c r="M116" s="12"/>
+      <c r="N116" s="12"/>
+      <c r="O116" s="12"/>
+      <c r="P116" s="12"/>
+      <c r="Q116" s="12"/>
+      <c r="R116" s="12"/>
+      <c r="S116" s="13"/>
+    </row>
+    <row r="118" spans="1:19">
+      <c r="A118" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B118" s="2"/>
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+      <c r="F118" s="2"/>
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+      <c r="L118" s="2"/>
+      <c r="M118" s="2"/>
+      <c r="N118" s="2"/>
+      <c r="O118" s="2"/>
+      <c r="P118" s="2"/>
+      <c r="Q118" s="2"/>
+      <c r="R118" s="3"/>
+    </row>
+    <row r="119" spans="1:19">
+      <c r="A119" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="R115" s="4"/>
-[...56 lines deleted...]
-      <c r="A118" s="9">
+      <c r="B119" s="6"/>
+      <c r="C119" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C118" t="s">
-[...23 lines deleted...]
-      <c r="A119" s="9">
+      <c r="D119" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C119" t="s">
-[...20 lines deleted...]
-      <c r="R119" s="4"/>
+      <c r="E119" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F119" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G119" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H119" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I119" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="J119" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K119" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L119" s="7"/>
+      <c r="M119" s="7"/>
+      <c r="N119" s="7"/>
+      <c r="O119" s="7"/>
+      <c r="P119" s="7"/>
+      <c r="Q119" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="R119" s="8" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C120" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D120" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="K120" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="E120" s="4">
+        <v>720</v>
+      </c>
+      <c r="F120" s="4">
+        <v>720</v>
+      </c>
+      <c r="G120" s="4">
+        <v>540</v>
+      </c>
+      <c r="H120" s="4">
+        <v>540</v>
+      </c>
+      <c r="I120" s="4">
+        <v>540</v>
+      </c>
+      <c r="J120" s="4">
+        <v>532</v>
+      </c>
+      <c r="K120" s="4">
+        <v>540</v>
+      </c>
       <c r="L120" s="4"/>
       <c r="M120" s="4"/>
       <c r="N120" s="4"/>
       <c r="O120" s="4"/>
       <c r="P120" s="4"/>
       <c r="Q120" s="4">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="R120" s="4"/>
+        <v>22</v>
+      </c>
+      <c r="R120" s="4">
+        <v>4132</v>
+      </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" s="9">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C121" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D121" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="K121" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="E121" s="4">
+        <v>720</v>
+      </c>
+      <c r="F121" s="4">
+        <v>710</v>
+      </c>
+      <c r="G121" s="4">
+        <v>540</v>
+      </c>
+      <c r="H121" s="4">
+        <v>540</v>
+      </c>
+      <c r="I121" s="4">
+        <v>540</v>
+      </c>
+      <c r="J121" s="4">
+        <v>540</v>
+      </c>
+      <c r="K121" s="4">
+        <v>540</v>
+      </c>
       <c r="L121" s="4"/>
       <c r="M121" s="4"/>
       <c r="N121" s="4"/>
       <c r="O121" s="4"/>
       <c r="P121" s="4"/>
-      <c r="Q121" s="4">
-[...2 lines deleted...]
-      <c r="R121" s="4"/>
+      <c r="Q121" s="4"/>
+      <c r="R121" s="4">
+        <v>4130</v>
+      </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" s="9">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C122" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D122" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="K122" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="E122" s="4">
+        <v>720</v>
+      </c>
+      <c r="F122" s="4">
+        <v>720</v>
+      </c>
+      <c r="G122" s="4">
+        <v>540</v>
+      </c>
+      <c r="H122" s="4">
+        <v>540</v>
+      </c>
+      <c r="I122" s="4">
+        <v>451</v>
+      </c>
+      <c r="J122" s="4">
+        <v>540</v>
+      </c>
+      <c r="K122" s="4">
+        <v>540</v>
+      </c>
       <c r="L122" s="4"/>
       <c r="M122" s="4"/>
       <c r="N122" s="4"/>
       <c r="O122" s="4"/>
       <c r="P122" s="4"/>
-      <c r="Q122" s="4">
-[...2 lines deleted...]
-      <c r="R122" s="4"/>
+      <c r="Q122" s="4"/>
+      <c r="R122" s="4">
+        <v>4051</v>
+      </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" s="9">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C123" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D123" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="K123" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="E123" s="4">
+        <v>720</v>
+      </c>
+      <c r="F123" s="4">
+        <v>661</v>
+      </c>
+      <c r="G123" s="4">
+        <v>540</v>
+      </c>
+      <c r="H123" s="4">
+        <v>460</v>
+      </c>
+      <c r="I123" s="4">
+        <v>537</v>
+      </c>
+      <c r="J123" s="4">
+        <v>540</v>
+      </c>
+      <c r="K123" s="4">
+        <v>540</v>
+      </c>
       <c r="L123" s="4"/>
       <c r="M123" s="4"/>
       <c r="N123" s="4"/>
       <c r="O123" s="4"/>
       <c r="P123" s="4"/>
-      <c r="Q123" s="4">
-[...2 lines deleted...]
-      <c r="R123" s="4"/>
+      <c r="Q123" s="4"/>
+      <c r="R123" s="4">
+        <v>3998</v>
+      </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" s="9">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C124" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D124" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="K124" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="E124" s="4">
+        <v>547</v>
+      </c>
+      <c r="F124" s="4">
+        <v>720</v>
+      </c>
+      <c r="G124" s="4">
+        <v>533</v>
+      </c>
+      <c r="H124" s="4">
+        <v>540</v>
+      </c>
+      <c r="I124" s="4">
+        <v>455</v>
+      </c>
+      <c r="J124" s="4">
+        <v>540</v>
+      </c>
+      <c r="K124" s="4">
+        <v>540</v>
+      </c>
       <c r="L124" s="4"/>
       <c r="M124" s="4"/>
       <c r="N124" s="4"/>
       <c r="O124" s="4"/>
       <c r="P124" s="4"/>
-      <c r="Q124" s="4">
-[...2 lines deleted...]
-      <c r="R124" s="4"/>
+      <c r="Q124" s="4"/>
+      <c r="R124" s="4">
+        <v>3875</v>
+      </c>
     </row>
     <row r="125" spans="1:19">
-      <c r="A125" s="10">
-[...24 lines deleted...]
-      <c r="R125" s="13"/>
+      <c r="A125" s="9">
+        <v>6</v>
+      </c>
+      <c r="C125" t="s">
+        <v>102</v>
+      </c>
+      <c r="D125" t="s">
+        <v>118</v>
+      </c>
+      <c r="E125" s="4">
+        <v>616</v>
+      </c>
+      <c r="F125" s="4">
+        <v>720</v>
+      </c>
+      <c r="G125" s="4">
+        <v>540</v>
+      </c>
+      <c r="H125" s="4">
+        <v>425</v>
+      </c>
+      <c r="I125" s="4">
+        <v>540</v>
+      </c>
+      <c r="J125" s="4">
+        <v>540</v>
+      </c>
+      <c r="K125" s="4">
+        <v>493</v>
+      </c>
+      <c r="L125" s="4"/>
+      <c r="M125" s="4"/>
+      <c r="N125" s="4"/>
+      <c r="O125" s="4"/>
+      <c r="P125" s="4"/>
+      <c r="Q125" s="4"/>
+      <c r="R125" s="4">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19">
+      <c r="A126" s="9">
+        <v>7</v>
+      </c>
+      <c r="C126" t="s">
+        <v>108</v>
+      </c>
+      <c r="D126" t="s">
+        <v>118</v>
+      </c>
+      <c r="E126" s="4">
+        <v>603</v>
+      </c>
+      <c r="F126" s="4">
+        <v>720</v>
+      </c>
+      <c r="G126" s="4">
+        <v>540</v>
+      </c>
+      <c r="H126" s="4">
+        <v>540</v>
+      </c>
+      <c r="I126" s="4">
+        <v>413</v>
+      </c>
+      <c r="J126" s="4">
+        <v>540</v>
+      </c>
+      <c r="K126" s="4">
+        <v>457</v>
+      </c>
+      <c r="L126" s="4"/>
+      <c r="M126" s="4"/>
+      <c r="N126" s="4"/>
+      <c r="O126" s="4"/>
+      <c r="P126" s="4"/>
+      <c r="Q126" s="4"/>
+      <c r="R126" s="4">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19">
+      <c r="A127" s="9">
+        <v>8</v>
+      </c>
+      <c r="C127" t="s">
+        <v>109</v>
+      </c>
+      <c r="D127" t="s">
+        <v>118</v>
+      </c>
+      <c r="E127" s="4">
+        <v>446</v>
+      </c>
+      <c r="F127" s="4">
+        <v>460</v>
+      </c>
+      <c r="G127" s="4">
+        <v>343</v>
+      </c>
+      <c r="H127" s="4">
+        <v>360</v>
+      </c>
+      <c r="I127" s="4">
+        <v>360</v>
+      </c>
+      <c r="J127" s="4">
+        <v>360</v>
+      </c>
+      <c r="K127" s="4">
+        <v>360</v>
+      </c>
+      <c r="L127" s="4"/>
+      <c r="M127" s="4"/>
+      <c r="N127" s="4"/>
+      <c r="O127" s="4"/>
+      <c r="P127" s="4"/>
+      <c r="Q127" s="4"/>
+      <c r="R127" s="4">
+        <v>2689</v>
+      </c>
     </row>
     <row r="128" spans="1:19">
-      <c r="A128" s="1" t="s">
-[...19 lines deleted...]
-      <c r="S128" s="3"/>
+      <c r="A128" s="9">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>100</v>
+      </c>
+      <c r="D128" t="s">
+        <v>118</v>
+      </c>
+      <c r="E128" s="4">
+        <v>330</v>
+      </c>
+      <c r="F128" s="4">
+        <v>480</v>
+      </c>
+      <c r="G128" s="4">
+        <v>360</v>
+      </c>
+      <c r="H128" s="4">
+        <v>273</v>
+      </c>
+      <c r="I128" s="4">
+        <v>360</v>
+      </c>
+      <c r="J128" s="4">
+        <v>182</v>
+      </c>
+      <c r="K128" s="4">
+        <v>360</v>
+      </c>
+      <c r="L128" s="4"/>
+      <c r="M128" s="4"/>
+      <c r="N128" s="4"/>
+      <c r="O128" s="4"/>
+      <c r="P128" s="4"/>
+      <c r="Q128" s="4"/>
+      <c r="R128" s="4">
+        <v>2345</v>
+      </c>
     </row>
     <row r="129" spans="1:19">
-      <c r="A129" s="5" t="s">
-[...26 lines deleted...]
-      <c r="J129" s="7" t="s">
+      <c r="A129" s="9">
         <v>10</v>
       </c>
-      <c r="K129" s="7" t="s">
-[...24 lines deleted...]
-        <v>19</v>
+      <c r="C129" t="s">
+        <v>138</v>
+      </c>
+      <c r="D129" t="s">
+        <v>118</v>
+      </c>
+      <c r="E129" s="4">
+        <v>131</v>
+      </c>
+      <c r="F129" s="4">
+        <v>240</v>
+      </c>
+      <c r="G129" s="4">
+        <v>125</v>
+      </c>
+      <c r="H129" s="4">
+        <v>92</v>
+      </c>
+      <c r="I129" s="4">
+        <v>180</v>
+      </c>
+      <c r="J129" s="4">
+        <v>180</v>
+      </c>
+      <c r="K129" s="4">
+        <v>180</v>
+      </c>
+      <c r="L129" s="4"/>
+      <c r="M129" s="4"/>
+      <c r="N129" s="4"/>
+      <c r="O129" s="4"/>
+      <c r="P129" s="4"/>
+      <c r="Q129" s="4"/>
+      <c r="R129" s="4">
+        <v>1128</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" s="9">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>172465</v>
+        <v>11</v>
+      </c>
+      <c r="C130" t="s">
+        <v>103</v>
       </c>
       <c r="D130" t="s">
+        <v>118</v>
+      </c>
+      <c r="E130" s="4">
+        <v>240</v>
+      </c>
+      <c r="F130" s="4">
+        <v>194</v>
+      </c>
+      <c r="G130" s="4">
+        <v>180</v>
+      </c>
+      <c r="H130" s="4">
+        <v>78</v>
+      </c>
+      <c r="I130" s="4">
+        <v>180</v>
+      </c>
+      <c r="J130" s="4">
         <v>24</v>
       </c>
-      <c r="E130" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K130" s="4">
         <v>180</v>
       </c>
-      <c r="L130" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="L130" s="4"/>
+      <c r="M130" s="4"/>
       <c r="N130" s="4"/>
       <c r="O130" s="4"/>
       <c r="P130" s="4"/>
       <c r="Q130" s="4"/>
-      <c r="R130" s="4"/>
-[...1 lines deleted...]
-        <v>1508</v>
+      <c r="R130" s="4">
+        <v>1076</v>
       </c>
     </row>
     <row r="131" spans="1:19">
-      <c r="A131" s="9">
+      <c r="A131" s="10">
+        <v>12</v>
+      </c>
+      <c r="B131" s="11"/>
+      <c r="C131" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="D131" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="E131" s="12">
+        <v>12</v>
+      </c>
+      <c r="F131" s="12">
+        <v>240</v>
+      </c>
+      <c r="G131" s="12">
+        <v>123</v>
+      </c>
+      <c r="H131" s="12">
+        <v>135</v>
+      </c>
+      <c r="I131" s="12">
+        <v>180</v>
+      </c>
+      <c r="J131" s="12">
+        <v>62</v>
+      </c>
+      <c r="K131" s="12">
+        <v>9</v>
+      </c>
+      <c r="L131" s="12"/>
+      <c r="M131" s="12"/>
+      <c r="N131" s="12"/>
+      <c r="O131" s="12"/>
+      <c r="P131" s="12"/>
+      <c r="Q131" s="12"/>
+      <c r="R131" s="13">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19">
+      <c r="A134" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B134" s="2"/>
+      <c r="C134" s="2"/>
+      <c r="D134" s="2"/>
+      <c r="E134" s="2"/>
+      <c r="F134" s="2"/>
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+      <c r="K134" s="2"/>
+      <c r="L134" s="2"/>
+      <c r="M134" s="2"/>
+      <c r="N134" s="2"/>
+      <c r="O134" s="2"/>
+      <c r="P134" s="2"/>
+      <c r="Q134" s="2"/>
+      <c r="R134" s="2"/>
+      <c r="S134" s="3"/>
+    </row>
+    <row r="135" spans="1:19">
+      <c r="A135" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B135" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B131" t="s">
-[...45 lines deleted...]
-      <c r="A132" s="9">
+      <c r="C135" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B132" t="s">
-[...43 lines deleted...]
-      <c r="A133" s="9">
+      <c r="D135" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B133" t="s">
-[...43 lines deleted...]
-      <c r="A134" s="9">
+      <c r="E135" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B134" t="s">
-[...43 lines deleted...]
-      <c r="A135" s="9">
+      <c r="F135" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B135" t="s">
-[...39 lines deleted...]
-        <v>1126</v>
+      <c r="G135" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H135" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I135" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J135" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K135" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L135" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M135" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N135" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O135" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P135" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q135" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R135" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S135" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" s="9">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B136" t="s">
-        <v>141</v>
+        <v>23</v>
       </c>
       <c r="C136">
-        <v>173778</v>
+        <v>172465</v>
       </c>
       <c r="D136" t="s">
         <v>24</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F136" s="4">
         <v>180</v>
       </c>
       <c r="G136" s="4">
         <v>180</v>
       </c>
       <c r="H136" s="4">
         <v>180</v>
       </c>
       <c r="I136" s="4">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="J136" s="4">
         <v>180</v>
       </c>
       <c r="K136" s="4">
-        <v>97</v>
+        <v>180</v>
       </c>
       <c r="L136" s="4">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="M136" s="4"/>
+        <v>180</v>
+      </c>
+      <c r="M136" s="4">
+        <v>300</v>
+      </c>
       <c r="N136" s="4"/>
       <c r="O136" s="4"/>
       <c r="P136" s="4"/>
       <c r="Q136" s="4"/>
       <c r="R136" s="4"/>
       <c r="S136" s="4">
-        <v>1125</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" s="9">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B137" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C137">
-        <v>184571</v>
+        <v>172172</v>
       </c>
       <c r="D137" t="s">
         <v>45</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F137" s="4">
         <v>180</v>
       </c>
       <c r="G137" s="4">
         <v>180</v>
       </c>
       <c r="H137" s="4">
         <v>180</v>
       </c>
       <c r="I137" s="4">
         <v>180</v>
       </c>
       <c r="J137" s="4">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="K137" s="4">
-        <v>79</v>
+        <v>180</v>
       </c>
       <c r="L137" s="4">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="M137" s="4"/>
+        <v>180</v>
+      </c>
+      <c r="M137" s="4">
+        <v>205</v>
+      </c>
       <c r="N137" s="4"/>
       <c r="O137" s="4"/>
       <c r="P137" s="4"/>
       <c r="Q137" s="4"/>
       <c r="R137" s="4"/>
       <c r="S137" s="4">
-        <v>1099</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" s="9">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B138" t="s">
-        <v>51</v>
+        <v>149</v>
       </c>
       <c r="C138">
-        <v>164331</v>
+        <v>172175</v>
       </c>
       <c r="D138" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F138" s="4">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G138" s="4">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="H138" s="4">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="I138" s="4">
         <v>180</v>
       </c>
       <c r="J138" s="4">
         <v>180</v>
       </c>
       <c r="K138" s="4">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="L138" s="4">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="M138" s="4"/>
       <c r="N138" s="4"/>
       <c r="O138" s="4"/>
       <c r="P138" s="4"/>
       <c r="Q138" s="4"/>
       <c r="R138" s="4"/>
       <c r="S138" s="4">
-        <v>1038</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" s="9">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B139" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C139">
-        <v>172176</v>
+        <v>172884</v>
       </c>
       <c r="D139" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F139" s="4">
         <v>180</v>
       </c>
       <c r="G139" s="4">
         <v>180</v>
       </c>
       <c r="H139" s="4">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="I139" s="4">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="J139" s="4">
-        <v>101</v>
+        <v>180</v>
       </c>
       <c r="K139" s="4">
-        <v>26</v>
+        <v>180</v>
       </c>
       <c r="L139" s="4">
         <v>180</v>
       </c>
       <c r="M139" s="4"/>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
       <c r="P139" s="4"/>
       <c r="Q139" s="4"/>
       <c r="R139" s="4"/>
       <c r="S139" s="4">
-        <v>863</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" s="9">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B140" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C140">
-        <v>159582</v>
+        <v>165037</v>
       </c>
       <c r="D140" t="s">
         <v>52</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F140" s="4">
-        <v>82</v>
+        <v>180</v>
       </c>
       <c r="G140" s="4">
-        <v>67</v>
+        <v>180</v>
       </c>
       <c r="H140" s="4">
         <v>180</v>
       </c>
       <c r="I140" s="4">
-        <v>19</v>
+        <v>180</v>
       </c>
       <c r="J140" s="4">
-        <v>23</v>
+        <v>173</v>
       </c>
       <c r="K140" s="4">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="L140" s="4">
         <v>165</v>
       </c>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4">
-        <v>575</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" s="9">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B141" t="s">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="C141">
-        <v>171810</v>
+        <v>178599</v>
       </c>
       <c r="D141" t="s">
         <v>47</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F141" s="4">
-        <v>82</v>
+        <v>151</v>
       </c>
       <c r="G141" s="4">
-        <v>35</v>
+        <v>180</v>
       </c>
       <c r="H141" s="4">
-        <v>59</v>
+        <v>180</v>
       </c>
       <c r="I141" s="4">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="J141" s="4">
-        <v>72</v>
+        <v>180</v>
       </c>
       <c r="K141" s="4">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="L141" s="4">
-        <v>94</v>
+        <v>180</v>
       </c>
       <c r="M141" s="4"/>
       <c r="N141" s="4"/>
       <c r="O141" s="4"/>
       <c r="P141" s="4"/>
       <c r="Q141" s="4"/>
       <c r="R141" s="4"/>
       <c r="S141" s="4">
-        <v>504</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="142" spans="1:19">
-      <c r="A142" s="10">
-[...2 lines deleted...]
-      <c r="B142" s="11" t="s">
+      <c r="A142" s="9">
+        <v>7</v>
+      </c>
+      <c r="B142" t="s">
+        <v>132</v>
+      </c>
+      <c r="C142">
+        <v>173778</v>
+      </c>
+      <c r="D142" t="s">
+        <v>24</v>
+      </c>
+      <c r="E142" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F142" s="4">
+        <v>180</v>
+      </c>
+      <c r="G142" s="4">
+        <v>180</v>
+      </c>
+      <c r="H142" s="4">
+        <v>180</v>
+      </c>
+      <c r="I142" s="4">
+        <v>180</v>
+      </c>
+      <c r="J142" s="4">
+        <v>180</v>
+      </c>
+      <c r="K142" s="4">
+        <v>97</v>
+      </c>
+      <c r="L142" s="4">
+        <v>128</v>
+      </c>
+      <c r="M142" s="4"/>
+      <c r="N142" s="4"/>
+      <c r="O142" s="4"/>
+      <c r="P142" s="4"/>
+      <c r="Q142" s="4"/>
+      <c r="R142" s="4"/>
+      <c r="S142" s="4">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19">
+      <c r="A143" s="9">
+        <v>8</v>
+      </c>
+      <c r="B143" t="s">
+        <v>151</v>
+      </c>
+      <c r="C143">
+        <v>184571</v>
+      </c>
+      <c r="D143" t="s">
+        <v>45</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F143" s="4">
+        <v>180</v>
+      </c>
+      <c r="G143" s="4">
+        <v>180</v>
+      </c>
+      <c r="H143" s="4">
+        <v>180</v>
+      </c>
+      <c r="I143" s="4">
+        <v>180</v>
+      </c>
+      <c r="J143" s="4">
+        <v>180</v>
+      </c>
+      <c r="K143" s="4">
+        <v>79</v>
+      </c>
+      <c r="L143" s="4">
+        <v>120</v>
+      </c>
+      <c r="M143" s="4"/>
+      <c r="N143" s="4"/>
+      <c r="O143" s="4"/>
+      <c r="P143" s="4"/>
+      <c r="Q143" s="4"/>
+      <c r="R143" s="4"/>
+      <c r="S143" s="4">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19">
+      <c r="A144" s="9">
+        <v>9</v>
+      </c>
+      <c r="B144" t="s">
+        <v>51</v>
+      </c>
+      <c r="C144">
+        <v>164331</v>
+      </c>
+      <c r="D144" t="s">
+        <v>52</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F144" s="4">
+        <v>178</v>
+      </c>
+      <c r="G144" s="4">
+        <v>107</v>
+      </c>
+      <c r="H144" s="4">
+        <v>153</v>
+      </c>
+      <c r="I144" s="4">
+        <v>180</v>
+      </c>
+      <c r="J144" s="4">
+        <v>180</v>
+      </c>
+      <c r="K144" s="4">
+        <v>148</v>
+      </c>
+      <c r="L144" s="4">
+        <v>92</v>
+      </c>
+      <c r="M144" s="4"/>
+      <c r="N144" s="4"/>
+      <c r="O144" s="4"/>
+      <c r="P144" s="4"/>
+      <c r="Q144" s="4"/>
+      <c r="R144" s="4"/>
+      <c r="S144" s="4">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19">
+      <c r="A145" s="9">
+        <v>10</v>
+      </c>
+      <c r="B145" t="s">
         <v>152</v>
       </c>
-      <c r="C142" s="11">
-[...90 lines deleted...]
-        <v>98</v>
+      <c r="C145">
+        <v>172176</v>
+      </c>
+      <c r="D145" t="s">
+        <v>45</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F145" s="4">
+        <v>180</v>
+      </c>
+      <c r="G145" s="4">
+        <v>180</v>
+      </c>
+      <c r="H145" s="4">
+        <v>167</v>
+      </c>
+      <c r="I145" s="4">
+        <v>29</v>
+      </c>
+      <c r="J145" s="4">
+        <v>101</v>
+      </c>
+      <c r="K145" s="4">
+        <v>26</v>
+      </c>
+      <c r="L145" s="4">
+        <v>180</v>
+      </c>
+      <c r="M145" s="4"/>
+      <c r="N145" s="4"/>
+      <c r="O145" s="4"/>
+      <c r="P145" s="4"/>
+      <c r="Q145" s="4"/>
+      <c r="R145" s="4"/>
+      <c r="S145" s="4">
+        <v>863</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" s="9">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>11</v>
+      </c>
+      <c r="B146" t="s">
+        <v>125</v>
+      </c>
+      <c r="C146">
+        <v>159582</v>
       </c>
       <c r="D146" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>52</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>147</v>
       </c>
       <c r="F146" s="4">
-        <v>540</v>
+        <v>82</v>
       </c>
       <c r="G146" s="4">
-        <v>540</v>
+        <v>67</v>
       </c>
       <c r="H146" s="4">
-        <v>388</v>
+        <v>180</v>
       </c>
       <c r="I146" s="4">
-        <v>540</v>
+        <v>19</v>
       </c>
       <c r="J146" s="4">
-        <v>457</v>
+        <v>23</v>
       </c>
       <c r="K146" s="4">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="L146" s="4"/>
+        <v>39</v>
+      </c>
+      <c r="L146" s="4">
+        <v>165</v>
+      </c>
       <c r="M146" s="4"/>
       <c r="N146" s="4"/>
       <c r="O146" s="4"/>
       <c r="P146" s="4"/>
-      <c r="Q146" s="4">
-[...3 lines deleted...]
-        <v>3493</v>
+      <c r="Q146" s="4"/>
+      <c r="R146" s="4"/>
+      <c r="S146" s="4">
+        <v>575</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" s="9">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>12</v>
+      </c>
+      <c r="B147" t="s">
+        <v>46</v>
+      </c>
+      <c r="C147">
+        <v>171810</v>
       </c>
       <c r="D147" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>47</v>
+      </c>
+      <c r="E147" s="4" t="s">
+        <v>147</v>
       </c>
       <c r="F147" s="4">
-        <v>540</v>
+        <v>82</v>
       </c>
       <c r="G147" s="4">
-        <v>540</v>
+        <v>35</v>
       </c>
       <c r="H147" s="4">
-        <v>540</v>
+        <v>59</v>
       </c>
       <c r="I147" s="4">
-        <v>488</v>
+        <v>60</v>
       </c>
       <c r="J147" s="4">
-        <v>439</v>
+        <v>72</v>
       </c>
       <c r="K147" s="4">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="L147" s="4"/>
+        <v>102</v>
+      </c>
+      <c r="L147" s="4">
+        <v>94</v>
+      </c>
       <c r="M147" s="4"/>
       <c r="N147" s="4"/>
       <c r="O147" s="4"/>
       <c r="P147" s="4"/>
       <c r="Q147" s="4"/>
-      <c r="R147" s="4">
+      <c r="R147" s="4"/>
+      <c r="S147" s="4">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19">
+      <c r="A148" s="10">
+        <v>13</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="C148" s="11">
+        <v>177968</v>
+      </c>
+      <c r="D148" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E148" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="F148" s="12">
+        <v>31</v>
+      </c>
+      <c r="G148" s="12"/>
+      <c r="H148" s="12"/>
+      <c r="I148" s="12"/>
+      <c r="J148" s="12"/>
+      <c r="K148" s="12"/>
+      <c r="L148" s="12"/>
+      <c r="M148" s="12"/>
+      <c r="N148" s="12"/>
+      <c r="O148" s="12"/>
+      <c r="P148" s="12"/>
+      <c r="Q148" s="12"/>
+      <c r="R148" s="12"/>
+      <c r="S148" s="13">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19">
+      <c r="A150" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="2"/>
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+      <c r="K150" s="2"/>
+      <c r="L150" s="2"/>
+      <c r="M150" s="2"/>
+      <c r="N150" s="2"/>
+      <c r="O150" s="2"/>
+      <c r="P150" s="2"/>
+      <c r="Q150" s="2"/>
+      <c r="R150" s="3"/>
+    </row>
+    <row r="151" spans="1:19">
+      <c r="A151" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B151" s="6"/>
+      <c r="C151" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F151" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G151" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H151" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I151" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="J151" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K151" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L151" s="7"/>
+      <c r="M151" s="7"/>
+      <c r="N151" s="7"/>
+      <c r="O151" s="7"/>
+      <c r="P151" s="7"/>
+      <c r="Q151" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="R151" s="8" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19">
+      <c r="A152" s="9">
+        <v>1</v>
+      </c>
+      <c r="C152" t="s">
+        <v>104</v>
+      </c>
+      <c r="D152" t="s">
+        <v>147</v>
+      </c>
+      <c r="E152" s="4">
+        <v>540</v>
+      </c>
+      <c r="F152" s="4">
+        <v>540</v>
+      </c>
+      <c r="G152" s="4">
+        <v>540</v>
+      </c>
+      <c r="H152" s="4">
+        <v>388</v>
+      </c>
+      <c r="I152" s="4">
+        <v>540</v>
+      </c>
+      <c r="J152" s="4">
+        <v>457</v>
+      </c>
+      <c r="K152" s="4">
+        <v>488</v>
+      </c>
+      <c r="L152" s="4"/>
+      <c r="M152" s="4"/>
+      <c r="N152" s="4"/>
+      <c r="O152" s="4"/>
+      <c r="P152" s="4"/>
+      <c r="Q152" s="4">
+        <v>12</v>
+      </c>
+      <c r="R152" s="4">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19">
+      <c r="A153" s="9">
+        <v>2</v>
+      </c>
+      <c r="C153" t="s">
+        <v>110</v>
+      </c>
+      <c r="D153" t="s">
+        <v>147</v>
+      </c>
+      <c r="E153" s="4">
+        <v>540</v>
+      </c>
+      <c r="F153" s="4">
+        <v>540</v>
+      </c>
+      <c r="G153" s="4">
+        <v>540</v>
+      </c>
+      <c r="H153" s="4">
+        <v>540</v>
+      </c>
+      <c r="I153" s="4">
+        <v>488</v>
+      </c>
+      <c r="J153" s="4">
+        <v>439</v>
+      </c>
+      <c r="K153" s="4">
+        <v>387</v>
+      </c>
+      <c r="L153" s="4"/>
+      <c r="M153" s="4"/>
+      <c r="N153" s="4"/>
+      <c r="O153" s="4"/>
+      <c r="P153" s="4"/>
+      <c r="Q153" s="4"/>
+      <c r="R153" s="4">
         <v>3474</v>
-      </c>
-[...163 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" s="9">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>121726</v>
+        <v>3</v>
+      </c>
+      <c r="C154" t="s">
+        <v>101</v>
       </c>
       <c r="D154" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-      <c r="K154" s="4"/>
+        <v>147</v>
+      </c>
+      <c r="E154" s="4">
+        <v>440</v>
+      </c>
+      <c r="F154" s="4">
+        <v>354</v>
+      </c>
+      <c r="G154" s="4">
+        <v>513</v>
+      </c>
+      <c r="H154" s="4">
+        <v>379</v>
+      </c>
+      <c r="I154" s="4">
+        <v>376</v>
+      </c>
+      <c r="J154" s="4">
+        <v>283</v>
+      </c>
+      <c r="K154" s="4">
+        <v>422</v>
+      </c>
       <c r="L154" s="4"/>
       <c r="M154" s="4"/>
       <c r="N154" s="4"/>
       <c r="O154" s="4"/>
       <c r="P154" s="4"/>
       <c r="Q154" s="4"/>
-      <c r="R154" s="4"/>
-      <c r="S154" s="4"/>
+      <c r="R154" s="4">
+        <v>2767</v>
+      </c>
     </row>
     <row r="155" spans="1:19">
-      <c r="A155" s="9">
+      <c r="A155" s="10">
+        <v>4</v>
+      </c>
+      <c r="B155" s="11"/>
+      <c r="C155" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="D155" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="E155" s="12">
+        <v>264</v>
+      </c>
+      <c r="F155" s="12">
+        <v>215</v>
+      </c>
+      <c r="G155" s="12">
+        <v>239</v>
+      </c>
+      <c r="H155" s="12">
+        <v>240</v>
+      </c>
+      <c r="I155" s="12">
+        <v>252</v>
+      </c>
+      <c r="J155" s="12">
+        <v>177</v>
+      </c>
+      <c r="K155" s="12">
+        <v>274</v>
+      </c>
+      <c r="L155" s="12"/>
+      <c r="M155" s="12"/>
+      <c r="N155" s="12"/>
+      <c r="O155" s="12"/>
+      <c r="P155" s="12"/>
+      <c r="Q155" s="12"/>
+      <c r="R155" s="13">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19">
+      <c r="A158" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B158" s="2"/>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2"/>
+      <c r="E158" s="2"/>
+      <c r="F158" s="2"/>
+      <c r="G158" s="2"/>
+      <c r="H158" s="2"/>
+      <c r="I158" s="2"/>
+      <c r="J158" s="2"/>
+      <c r="K158" s="2"/>
+      <c r="L158" s="2"/>
+      <c r="M158" s="2"/>
+      <c r="N158" s="2"/>
+      <c r="O158" s="2"/>
+      <c r="P158" s="2"/>
+      <c r="Q158" s="2"/>
+      <c r="R158" s="2"/>
+      <c r="S158" s="3"/>
+    </row>
+    <row r="159" spans="1:19">
+      <c r="A159" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B155" t="s">
-[...148 lines deleted...]
-      <c r="S159" s="4"/>
+      <c r="B159" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F159" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G159" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H159" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I159" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J159" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K159" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L159" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M159" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N159" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O159" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P159" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q159" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R159" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S159" s="8" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" s="9">
         <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>147</v>
+        <v>63</v>
       </c>
       <c r="C160">
-        <v>172172</v>
+        <v>162826</v>
       </c>
       <c r="D160" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>155</v>
-[...8 lines deleted...]
-      <c r="M160" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F160" s="4">
+        <v>240</v>
+      </c>
+      <c r="G160" s="4">
+        <v>240</v>
+      </c>
+      <c r="H160" s="4">
+        <v>180</v>
+      </c>
+      <c r="I160" s="4">
+        <v>180</v>
+      </c>
+      <c r="J160" s="4">
+        <v>180</v>
+      </c>
+      <c r="K160" s="4">
+        <v>180</v>
+      </c>
+      <c r="L160" s="4">
+        <v>180</v>
+      </c>
+      <c r="M160" s="4">
+        <v>366</v>
+      </c>
       <c r="N160" s="4"/>
       <c r="O160" s="4"/>
       <c r="P160" s="4"/>
       <c r="Q160" s="4"/>
       <c r="R160" s="4"/>
-      <c r="S160" s="4"/>
+      <c r="S160" s="4">
+        <v>1746</v>
+      </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B161" t="s">
         <v>53</v>
       </c>
       <c r="C161">
         <v>159592</v>
       </c>
       <c r="D161" t="s">
         <v>52</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>155</v>
-[...8 lines deleted...]
-      <c r="M161" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F161" s="4">
+        <v>240</v>
+      </c>
+      <c r="G161" s="4">
+        <v>240</v>
+      </c>
+      <c r="H161" s="4">
+        <v>180</v>
+      </c>
+      <c r="I161" s="4">
+        <v>180</v>
+      </c>
+      <c r="J161" s="4">
+        <v>180</v>
+      </c>
+      <c r="K161" s="4">
+        <v>180</v>
+      </c>
+      <c r="L161" s="4">
+        <v>180</v>
+      </c>
+      <c r="M161" s="4">
+        <v>351</v>
+      </c>
       <c r="N161" s="4"/>
       <c r="O161" s="4"/>
       <c r="P161" s="4"/>
       <c r="Q161" s="4"/>
       <c r="R161" s="4"/>
-      <c r="S161" s="4"/>
+      <c r="S161" s="4">
+        <v>1731</v>
+      </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="C162">
-        <v>159582</v>
+        <v>177970</v>
       </c>
       <c r="D162" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>155</v>
-[...8 lines deleted...]
-      <c r="M162" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F162" s="4">
+        <v>240</v>
+      </c>
+      <c r="G162" s="4">
+        <v>240</v>
+      </c>
+      <c r="H162" s="4">
+        <v>180</v>
+      </c>
+      <c r="I162" s="4">
+        <v>180</v>
+      </c>
+      <c r="J162" s="4">
+        <v>180</v>
+      </c>
+      <c r="K162" s="4">
+        <v>180</v>
+      </c>
+      <c r="L162" s="4">
+        <v>180</v>
+      </c>
+      <c r="M162" s="4">
+        <v>314</v>
+      </c>
       <c r="N162" s="4"/>
       <c r="O162" s="4"/>
       <c r="P162" s="4"/>
       <c r="Q162" s="4"/>
       <c r="R162" s="4"/>
-      <c r="S162" s="4"/>
+      <c r="S162" s="4">
+        <v>1694</v>
+      </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>63</v>
+        <v>152</v>
       </c>
       <c r="C163">
-        <v>162826</v>
+        <v>172176</v>
       </c>
       <c r="D163" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L163" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F163" s="4">
+        <v>240</v>
+      </c>
+      <c r="G163" s="4">
+        <v>240</v>
+      </c>
+      <c r="H163" s="4">
+        <v>180</v>
+      </c>
+      <c r="I163" s="4">
+        <v>180</v>
+      </c>
+      <c r="J163" s="4">
+        <v>180</v>
+      </c>
+      <c r="K163" s="4">
+        <v>180</v>
+      </c>
+      <c r="L163" s="4">
+        <v>180</v>
+      </c>
       <c r="M163" s="4"/>
       <c r="N163" s="4"/>
       <c r="O163" s="4"/>
       <c r="P163" s="4"/>
       <c r="Q163" s="4"/>
       <c r="R163" s="4"/>
-      <c r="S163" s="4"/>
+      <c r="S163" s="4">
+        <v>1380</v>
+      </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B164" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
       <c r="C164">
-        <v>162412</v>
+        <v>139017</v>
       </c>
       <c r="D164" t="s">
-        <v>28</v>
+        <v>159</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L164" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F164" s="4">
+        <v>240</v>
+      </c>
+      <c r="G164" s="4">
+        <v>240</v>
+      </c>
+      <c r="H164" s="4">
+        <v>180</v>
+      </c>
+      <c r="I164" s="4">
+        <v>180</v>
+      </c>
+      <c r="J164" s="4">
+        <v>180</v>
+      </c>
+      <c r="K164" s="4">
+        <v>180</v>
+      </c>
+      <c r="L164" s="4">
+        <v>180</v>
+      </c>
       <c r="M164" s="4"/>
       <c r="N164" s="4"/>
       <c r="O164" s="4"/>
       <c r="P164" s="4"/>
       <c r="Q164" s="4"/>
       <c r="R164" s="4"/>
-      <c r="S164" s="4"/>
+      <c r="S164" s="4">
+        <v>1380</v>
+      </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B165" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C165">
-        <v>139017</v>
+        <v>182351</v>
       </c>
       <c r="D165" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L165" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F165" s="4">
+        <v>240</v>
+      </c>
+      <c r="G165" s="4">
+        <v>240</v>
+      </c>
+      <c r="H165" s="4">
+        <v>180</v>
+      </c>
+      <c r="I165" s="4">
+        <v>180</v>
+      </c>
+      <c r="J165" s="4">
+        <v>180</v>
+      </c>
+      <c r="K165" s="4">
+        <v>180</v>
+      </c>
+      <c r="L165" s="4">
+        <v>180</v>
+      </c>
       <c r="M165" s="4"/>
       <c r="N165" s="4"/>
       <c r="O165" s="4"/>
       <c r="P165" s="4"/>
       <c r="Q165" s="4"/>
       <c r="R165" s="4"/>
-      <c r="S165" s="4"/>
+      <c r="S165" s="4">
+        <v>1380</v>
+      </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B166" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C166">
-        <v>167672</v>
+        <v>182284</v>
       </c>
       <c r="D166" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L166" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F166" s="4">
+        <v>240</v>
+      </c>
+      <c r="G166" s="4">
+        <v>240</v>
+      </c>
+      <c r="H166" s="4">
+        <v>180</v>
+      </c>
+      <c r="I166" s="4">
+        <v>170</v>
+      </c>
+      <c r="J166" s="4">
+        <v>180</v>
+      </c>
+      <c r="K166" s="4">
+        <v>180</v>
+      </c>
+      <c r="L166" s="4">
+        <v>180</v>
+      </c>
       <c r="M166" s="4"/>
       <c r="N166" s="4"/>
       <c r="O166" s="4"/>
       <c r="P166" s="4"/>
       <c r="Q166" s="4"/>
       <c r="R166" s="4"/>
-      <c r="S166" s="4"/>
+      <c r="S166" s="4">
+        <v>1370</v>
+      </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" s="9">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B167" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="C167">
-        <v>167897</v>
+        <v>172172</v>
       </c>
       <c r="D167" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L167" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F167" s="4">
+        <v>240</v>
+      </c>
+      <c r="G167" s="4">
+        <v>240</v>
+      </c>
+      <c r="H167" s="4">
+        <v>180</v>
+      </c>
+      <c r="I167" s="4">
+        <v>180</v>
+      </c>
+      <c r="J167" s="4">
+        <v>145</v>
+      </c>
+      <c r="K167" s="4">
+        <v>180</v>
+      </c>
+      <c r="L167" s="4">
+        <v>179</v>
+      </c>
       <c r="M167" s="4"/>
       <c r="N167" s="4"/>
       <c r="O167" s="4"/>
       <c r="P167" s="4"/>
       <c r="Q167" s="4"/>
       <c r="R167" s="4"/>
-      <c r="S167" s="4"/>
+      <c r="S167" s="4">
+        <v>1344</v>
+      </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B168" t="s">
-        <v>161</v>
+        <v>125</v>
       </c>
       <c r="C168">
-        <v>131115</v>
+        <v>159582</v>
       </c>
       <c r="D168" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L168" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F168" s="4">
+        <v>240</v>
+      </c>
+      <c r="G168" s="4">
+        <v>240</v>
+      </c>
+      <c r="H168" s="4">
+        <v>180</v>
+      </c>
+      <c r="I168" s="4">
+        <v>180</v>
+      </c>
+      <c r="J168" s="4">
+        <v>180</v>
+      </c>
+      <c r="K168" s="4">
+        <v>180</v>
+      </c>
+      <c r="L168" s="4">
+        <v>134</v>
+      </c>
       <c r="M168" s="4"/>
       <c r="N168" s="4"/>
       <c r="O168" s="4"/>
       <c r="P168" s="4"/>
       <c r="Q168" s="4"/>
       <c r="R168" s="4"/>
-      <c r="S168" s="4"/>
+      <c r="S168" s="4">
+        <v>1334</v>
+      </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" s="9">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B169" t="s">
         <v>162</v>
       </c>
       <c r="C169">
-        <v>71653</v>
+        <v>167897</v>
       </c>
       <c r="D169" t="s">
         <v>43</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L169" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F169" s="4">
+        <v>240</v>
+      </c>
+      <c r="G169" s="4">
+        <v>240</v>
+      </c>
+      <c r="H169" s="4">
+        <v>180</v>
+      </c>
+      <c r="I169" s="4">
+        <v>180</v>
+      </c>
+      <c r="J169" s="4">
+        <v>129</v>
+      </c>
+      <c r="K169" s="4">
+        <v>180</v>
+      </c>
+      <c r="L169" s="4">
+        <v>180</v>
+      </c>
       <c r="M169" s="4"/>
       <c r="N169" s="4"/>
       <c r="O169" s="4"/>
       <c r="P169" s="4"/>
       <c r="Q169" s="4"/>
       <c r="R169" s="4"/>
-      <c r="S169" s="4"/>
+      <c r="S169" s="4">
+        <v>1329</v>
+      </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" s="9">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B170" t="s">
         <v>163</v>
       </c>
       <c r="C170">
-        <v>159725</v>
+        <v>182308</v>
       </c>
       <c r="D170" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L170" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F170" s="4">
+        <v>188</v>
+      </c>
+      <c r="G170" s="4">
+        <v>240</v>
+      </c>
+      <c r="H170" s="4">
+        <v>180</v>
+      </c>
+      <c r="I170" s="4">
+        <v>180</v>
+      </c>
+      <c r="J170" s="4">
+        <v>180</v>
+      </c>
+      <c r="K170" s="4">
+        <v>180</v>
+      </c>
+      <c r="L170" s="4">
+        <v>180</v>
+      </c>
       <c r="M170" s="4"/>
       <c r="N170" s="4"/>
       <c r="O170" s="4"/>
       <c r="P170" s="4"/>
       <c r="Q170" s="4"/>
       <c r="R170" s="4"/>
-      <c r="S170" s="4"/>
+      <c r="S170" s="4">
+        <v>1328</v>
+      </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" s="9">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B171" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="C171">
-        <v>177968</v>
+        <v>178125</v>
       </c>
       <c r="D171" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L171" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F171" s="4">
+        <v>211</v>
+      </c>
+      <c r="G171" s="4">
+        <v>240</v>
+      </c>
+      <c r="H171" s="4">
+        <v>180</v>
+      </c>
+      <c r="I171" s="4">
+        <v>136</v>
+      </c>
+      <c r="J171" s="4">
+        <v>180</v>
+      </c>
+      <c r="K171" s="4">
+        <v>180</v>
+      </c>
+      <c r="L171" s="4">
+        <v>180</v>
+      </c>
       <c r="M171" s="4"/>
       <c r="N171" s="4"/>
       <c r="O171" s="4"/>
       <c r="P171" s="4"/>
       <c r="Q171" s="4"/>
       <c r="R171" s="4"/>
-      <c r="S171" s="4"/>
+      <c r="S171" s="4">
+        <v>1307</v>
+      </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" s="9">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B172" t="s">
-        <v>164</v>
+        <v>25</v>
       </c>
       <c r="C172">
-        <v>183093</v>
+        <v>121726</v>
       </c>
       <c r="D172" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L172" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F172" s="4">
+        <v>240</v>
+      </c>
+      <c r="G172" s="4">
+        <v>240</v>
+      </c>
+      <c r="H172" s="4">
+        <v>180</v>
+      </c>
+      <c r="I172" s="4">
+        <v>106</v>
+      </c>
+      <c r="J172" s="4">
+        <v>180</v>
+      </c>
+      <c r="K172" s="4">
+        <v>180</v>
+      </c>
+      <c r="L172" s="4">
+        <v>180</v>
+      </c>
       <c r="M172" s="4"/>
       <c r="N172" s="4"/>
       <c r="O172" s="4"/>
       <c r="P172" s="4"/>
       <c r="Q172" s="4"/>
       <c r="R172" s="4"/>
-      <c r="S172" s="4"/>
+      <c r="S172" s="4">
+        <v>1306</v>
+      </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" s="9">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B173" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="C173">
-        <v>177970</v>
+        <v>177968</v>
       </c>
       <c r="D173" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L173" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F173" s="4">
+        <v>240</v>
+      </c>
+      <c r="G173" s="4">
+        <v>147</v>
+      </c>
+      <c r="H173" s="4">
+        <v>180</v>
+      </c>
+      <c r="I173" s="4">
+        <v>180</v>
+      </c>
+      <c r="J173" s="4">
+        <v>170</v>
+      </c>
+      <c r="K173" s="4">
+        <v>180</v>
+      </c>
+      <c r="L173" s="4">
+        <v>180</v>
+      </c>
       <c r="M173" s="4"/>
       <c r="N173" s="4"/>
       <c r="O173" s="4"/>
       <c r="P173" s="4"/>
       <c r="Q173" s="4"/>
       <c r="R173" s="4"/>
-      <c r="S173" s="4"/>
+      <c r="S173" s="4">
+        <v>1277</v>
+      </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" s="9">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B174" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C174">
-        <v>182351</v>
+        <v>184049</v>
       </c>
       <c r="D174" t="s">
-        <v>24</v>
+        <v>138</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L174" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F174" s="4">
+        <v>240</v>
+      </c>
+      <c r="G174" s="4">
+        <v>240</v>
+      </c>
+      <c r="H174" s="4">
+        <v>180</v>
+      </c>
+      <c r="I174" s="4">
+        <v>100</v>
+      </c>
+      <c r="J174" s="4">
+        <v>152</v>
+      </c>
+      <c r="K174" s="4">
+        <v>180</v>
+      </c>
+      <c r="L174" s="4">
+        <v>180</v>
+      </c>
       <c r="M174" s="4"/>
       <c r="N174" s="4"/>
       <c r="O174" s="4"/>
       <c r="P174" s="4"/>
       <c r="Q174" s="4"/>
       <c r="R174" s="4"/>
-      <c r="S174" s="4"/>
+      <c r="S174" s="4">
+        <v>1272</v>
+      </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" s="9">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B175" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C175">
-        <v>182308</v>
+        <v>167672</v>
       </c>
       <c r="D175" t="s">
-        <v>24</v>
+        <v>159</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L175" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F175" s="4">
+        <v>240</v>
+      </c>
+      <c r="G175" s="4">
+        <v>228</v>
+      </c>
+      <c r="H175" s="4">
+        <v>180</v>
+      </c>
+      <c r="I175" s="4">
+        <v>180</v>
+      </c>
+      <c r="J175" s="4">
+        <v>122</v>
+      </c>
+      <c r="K175" s="4">
+        <v>180</v>
+      </c>
+      <c r="L175" s="4">
+        <v>137</v>
+      </c>
       <c r="M175" s="4"/>
       <c r="N175" s="4"/>
       <c r="O175" s="4"/>
       <c r="P175" s="4"/>
       <c r="Q175" s="4"/>
       <c r="R175" s="4"/>
-      <c r="S175" s="4"/>
+      <c r="S175" s="4">
+        <v>1267</v>
+      </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" s="9">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B176" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C176">
-        <v>182284</v>
+        <v>183093</v>
       </c>
       <c r="D176" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="L176" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="F176" s="4">
+        <v>135</v>
+      </c>
+      <c r="G176" s="4">
+        <v>240</v>
+      </c>
+      <c r="H176" s="4">
+        <v>180</v>
+      </c>
+      <c r="I176" s="4">
+        <v>180</v>
+      </c>
+      <c r="J176" s="4">
+        <v>180</v>
+      </c>
+      <c r="K176" s="4">
+        <v>157</v>
+      </c>
+      <c r="L176" s="4">
+        <v>180</v>
+      </c>
       <c r="M176" s="4"/>
       <c r="N176" s="4"/>
       <c r="O176" s="4"/>
       <c r="P176" s="4"/>
       <c r="Q176" s="4"/>
       <c r="R176" s="4"/>
-      <c r="S176" s="4"/>
+      <c r="S176" s="4">
+        <v>1252</v>
+      </c>
     </row>
     <row r="177" spans="1:19">
-      <c r="A177" s="10">
-[...27 lines deleted...]
-      <c r="S177" s="13"/>
+      <c r="A177" s="9">
+        <v>18</v>
+      </c>
+      <c r="B177" t="s">
+        <v>137</v>
+      </c>
+      <c r="C177">
+        <v>184048</v>
+      </c>
+      <c r="D177" t="s">
+        <v>26</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F177" s="4">
+        <v>131</v>
+      </c>
+      <c r="G177" s="4">
+        <v>240</v>
+      </c>
+      <c r="H177" s="4">
+        <v>174</v>
+      </c>
+      <c r="I177" s="4">
+        <v>180</v>
+      </c>
+      <c r="J177" s="4">
+        <v>180</v>
+      </c>
+      <c r="K177" s="4">
+        <v>145</v>
+      </c>
+      <c r="L177" s="4">
+        <v>180</v>
+      </c>
+      <c r="M177" s="4"/>
+      <c r="N177" s="4"/>
+      <c r="O177" s="4"/>
+      <c r="P177" s="4"/>
+      <c r="Q177" s="4"/>
+      <c r="R177" s="4"/>
+      <c r="S177" s="4">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="178" spans="1:19">
+      <c r="A178" s="9">
+        <v>19</v>
+      </c>
+      <c r="B178" t="s">
+        <v>74</v>
+      </c>
+      <c r="C178">
+        <v>162412</v>
+      </c>
+      <c r="D178" t="s">
+        <v>28</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F178" s="4">
+        <v>240</v>
+      </c>
+      <c r="G178" s="4">
+        <v>152</v>
+      </c>
+      <c r="H178" s="4">
+        <v>180</v>
+      </c>
+      <c r="I178" s="4">
+        <v>115</v>
+      </c>
+      <c r="J178" s="4">
+        <v>180</v>
+      </c>
+      <c r="K178" s="4">
+        <v>180</v>
+      </c>
+      <c r="L178" s="4">
+        <v>180</v>
+      </c>
+      <c r="M178" s="4"/>
+      <c r="N178" s="4"/>
+      <c r="O178" s="4"/>
+      <c r="P178" s="4"/>
+      <c r="Q178" s="4"/>
+      <c r="R178" s="4"/>
+      <c r="S178" s="4">
+        <v>1227</v>
+      </c>
     </row>
     <row r="179" spans="1:19">
-      <c r="A179" s="1" t="s">
-[...18 lines deleted...]
-      <c r="R179" s="3"/>
+      <c r="A179" s="9">
+        <v>20</v>
+      </c>
+      <c r="B179" t="s">
+        <v>120</v>
+      </c>
+      <c r="C179">
+        <v>139886</v>
+      </c>
+      <c r="D179" t="s">
+        <v>45</v>
+      </c>
+      <c r="E179" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F179" s="4">
+        <v>240</v>
+      </c>
+      <c r="G179" s="4">
+        <v>82</v>
+      </c>
+      <c r="H179" s="4">
+        <v>180</v>
+      </c>
+      <c r="I179" s="4">
+        <v>180</v>
+      </c>
+      <c r="J179" s="4">
+        <v>135</v>
+      </c>
+      <c r="K179" s="4">
+        <v>180</v>
+      </c>
+      <c r="L179" s="4">
+        <v>180</v>
+      </c>
+      <c r="M179" s="4"/>
+      <c r="N179" s="4"/>
+      <c r="O179" s="4"/>
+      <c r="P179" s="4"/>
+      <c r="Q179" s="4"/>
+      <c r="R179" s="4"/>
+      <c r="S179" s="4">
+        <v>1177</v>
+      </c>
     </row>
     <row r="180" spans="1:19">
-      <c r="A180" s="5" t="s">
-[...39 lines deleted...]
-        <v>98</v>
+      <c r="A180" s="9">
+        <v>21</v>
+      </c>
+      <c r="B180" t="s">
+        <v>168</v>
+      </c>
+      <c r="C180">
+        <v>71653</v>
+      </c>
+      <c r="D180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E180" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F180" s="4">
+        <v>153</v>
+      </c>
+      <c r="G180" s="4">
+        <v>93</v>
+      </c>
+      <c r="H180" s="4">
+        <v>180</v>
+      </c>
+      <c r="I180" s="4">
+        <v>133</v>
+      </c>
+      <c r="J180" s="4">
+        <v>180</v>
+      </c>
+      <c r="K180" s="4">
+        <v>134</v>
+      </c>
+      <c r="L180" s="4">
+        <v>60</v>
+      </c>
+      <c r="M180" s="4"/>
+      <c r="N180" s="4"/>
+      <c r="O180" s="4"/>
+      <c r="P180" s="4"/>
+      <c r="Q180" s="4"/>
+      <c r="R180" s="4"/>
+      <c r="S180" s="4">
+        <v>933</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" s="9">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>22</v>
+      </c>
+      <c r="B181" t="s">
+        <v>169</v>
+      </c>
+      <c r="C181">
+        <v>159725</v>
       </c>
       <c r="D181" t="s">
-        <v>155</v>
-[...8 lines deleted...]
-      <c r="L181" s="4"/>
+        <v>43</v>
+      </c>
+      <c r="E181" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F181" s="4">
+        <v>101</v>
+      </c>
+      <c r="G181" s="4">
+        <v>90</v>
+      </c>
+      <c r="H181" s="4">
+        <v>180</v>
+      </c>
+      <c r="I181" s="4">
+        <v>180</v>
+      </c>
+      <c r="J181" s="4">
+        <v>27</v>
+      </c>
+      <c r="K181" s="4">
+        <v>168</v>
+      </c>
+      <c r="L181" s="4">
+        <v>180</v>
+      </c>
       <c r="M181" s="4"/>
       <c r="N181" s="4"/>
       <c r="O181" s="4"/>
       <c r="P181" s="4"/>
-      <c r="Q181" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="Q181" s="4"/>
       <c r="R181" s="4"/>
+      <c r="S181" s="4">
+        <v>926</v>
+      </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" s="9">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>23</v>
+      </c>
+      <c r="B182" t="s">
+        <v>170</v>
+      </c>
+      <c r="C182">
+        <v>131115</v>
       </c>
       <c r="D182" t="s">
-        <v>155</v>
-[...8 lines deleted...]
-      <c r="L182" s="4"/>
+        <v>43</v>
+      </c>
+      <c r="E182" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F182" s="4">
+        <v>7</v>
+      </c>
+      <c r="G182" s="4">
+        <v>92</v>
+      </c>
+      <c r="H182" s="4">
+        <v>180</v>
+      </c>
+      <c r="I182" s="4">
+        <v>33</v>
+      </c>
+      <c r="J182" s="4">
+        <v>122</v>
+      </c>
+      <c r="K182" s="4">
+        <v>180</v>
+      </c>
+      <c r="L182" s="4">
+        <v>110</v>
+      </c>
       <c r="M182" s="4"/>
       <c r="N182" s="4"/>
       <c r="O182" s="4"/>
       <c r="P182" s="4"/>
-      <c r="Q182" s="4">
+      <c r="Q182" s="4"/>
+      <c r="R182" s="4"/>
+      <c r="S182" s="4">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="183" spans="1:19">
+      <c r="A183" s="10">
+        <v>24</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="C183" s="11">
+        <v>184570</v>
+      </c>
+      <c r="D183" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E183" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="F183" s="12"/>
+      <c r="G183" s="12"/>
+      <c r="H183" s="12"/>
+      <c r="I183" s="12"/>
+      <c r="J183" s="12"/>
+      <c r="K183" s="12"/>
+      <c r="L183" s="12"/>
+      <c r="M183" s="12"/>
+      <c r="N183" s="12"/>
+      <c r="O183" s="12"/>
+      <c r="P183" s="12"/>
+      <c r="Q183" s="12"/>
+      <c r="R183" s="12"/>
+      <c r="S183" s="13"/>
+    </row>
+    <row r="185" spans="1:19">
+      <c r="A185" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B185" s="2"/>
+      <c r="C185" s="2"/>
+      <c r="D185" s="2"/>
+      <c r="E185" s="2"/>
+      <c r="F185" s="2"/>
+      <c r="G185" s="2"/>
+      <c r="H185" s="2"/>
+      <c r="I185" s="2"/>
+      <c r="J185" s="2"/>
+      <c r="K185" s="2"/>
+      <c r="L185" s="2"/>
+      <c r="M185" s="2"/>
+      <c r="N185" s="2"/>
+      <c r="O185" s="2"/>
+      <c r="P185" s="2"/>
+      <c r="Q185" s="2"/>
+      <c r="R185" s="3"/>
+    </row>
+    <row r="186" spans="1:19">
+      <c r="A186" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B186" s="6"/>
+      <c r="C186" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E186" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F186" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G186" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H186" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I186" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="J186" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K186" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L186" s="7"/>
+      <c r="M186" s="7"/>
+      <c r="N186" s="7"/>
+      <c r="O186" s="7"/>
+      <c r="P186" s="7"/>
+      <c r="Q186" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="R186" s="8" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19">
+      <c r="A187" s="9">
+        <v>1</v>
+      </c>
+      <c r="C187" t="s">
+        <v>101</v>
+      </c>
+      <c r="D187" t="s">
+        <v>156</v>
+      </c>
+      <c r="E187" s="4">
+        <v>720</v>
+      </c>
+      <c r="F187" s="4">
+        <v>720</v>
+      </c>
+      <c r="G187" s="4">
+        <v>540</v>
+      </c>
+      <c r="H187" s="4">
+        <v>540</v>
+      </c>
+      <c r="I187" s="4">
+        <v>540</v>
+      </c>
+      <c r="J187" s="4">
+        <v>540</v>
+      </c>
+      <c r="K187" s="4">
+        <v>494</v>
+      </c>
+      <c r="L187" s="4"/>
+      <c r="M187" s="4"/>
+      <c r="N187" s="4"/>
+      <c r="O187" s="4"/>
+      <c r="P187" s="4"/>
+      <c r="Q187" s="4">
+        <v>12</v>
+      </c>
+      <c r="R187" s="4">
+        <v>4094</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19">
+      <c r="A188" s="9">
+        <v>2</v>
+      </c>
+      <c r="C188" t="s">
+        <v>104</v>
+      </c>
+      <c r="D188" t="s">
+        <v>156</v>
+      </c>
+      <c r="E188" s="4">
+        <v>668</v>
+      </c>
+      <c r="F188" s="4">
+        <v>720</v>
+      </c>
+      <c r="G188" s="4">
+        <v>540</v>
+      </c>
+      <c r="H188" s="4">
+        <v>530</v>
+      </c>
+      <c r="I188" s="4">
+        <v>540</v>
+      </c>
+      <c r="J188" s="4">
+        <v>540</v>
+      </c>
+      <c r="K188" s="4">
+        <v>540</v>
+      </c>
+      <c r="L188" s="4"/>
+      <c r="M188" s="4"/>
+      <c r="N188" s="4"/>
+      <c r="O188" s="4"/>
+      <c r="P188" s="4"/>
+      <c r="Q188" s="4"/>
+      <c r="R188" s="4">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19">
+      <c r="A189" s="9">
         <v>3</v>
       </c>
-      <c r="R182" s="4"/>
-[...29 lines deleted...]
-      <c r="A184" s="9">
+      <c r="C189" t="s">
+        <v>110</v>
+      </c>
+      <c r="D189" t="s">
+        <v>156</v>
+      </c>
+      <c r="E189" s="4">
+        <v>720</v>
+      </c>
+      <c r="F189" s="4">
+        <v>562</v>
+      </c>
+      <c r="G189" s="4">
+        <v>540</v>
+      </c>
+      <c r="H189" s="4">
+        <v>540</v>
+      </c>
+      <c r="I189" s="4">
+        <v>460</v>
+      </c>
+      <c r="J189" s="4">
+        <v>540</v>
+      </c>
+      <c r="K189" s="4">
+        <v>539</v>
+      </c>
+      <c r="L189" s="4"/>
+      <c r="M189" s="4"/>
+      <c r="N189" s="4"/>
+      <c r="O189" s="4"/>
+      <c r="P189" s="4"/>
+      <c r="Q189" s="4"/>
+      <c r="R189" s="4">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19">
+      <c r="A190" s="9">
         <v>4</v>
       </c>
-      <c r="C184" t="s">
+      <c r="C190" t="s">
+        <v>103</v>
+      </c>
+      <c r="D190" t="s">
+        <v>156</v>
+      </c>
+      <c r="E190" s="4">
+        <v>494</v>
+      </c>
+      <c r="F190" s="4">
+        <v>423</v>
+      </c>
+      <c r="G190" s="4">
+        <v>540</v>
+      </c>
+      <c r="H190" s="4">
+        <v>493</v>
+      </c>
+      <c r="I190" s="4">
+        <v>336</v>
+      </c>
+      <c r="J190" s="4">
+        <v>482</v>
+      </c>
+      <c r="K190" s="4">
+        <v>420</v>
+      </c>
+      <c r="L190" s="4"/>
+      <c r="M190" s="4"/>
+      <c r="N190" s="4"/>
+      <c r="O190" s="4"/>
+      <c r="P190" s="4"/>
+      <c r="Q190" s="4"/>
+      <c r="R190" s="4">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="191" spans="1:19">
+      <c r="A191" s="9">
+        <v>5</v>
+      </c>
+      <c r="C191" t="s">
+        <v>159</v>
+      </c>
+      <c r="D191" t="s">
+        <v>156</v>
+      </c>
+      <c r="E191" s="4">
+        <v>480</v>
+      </c>
+      <c r="F191" s="4">
+        <v>468</v>
+      </c>
+      <c r="G191" s="4">
+        <v>360</v>
+      </c>
+      <c r="H191" s="4">
+        <v>360</v>
+      </c>
+      <c r="I191" s="4">
+        <v>302</v>
+      </c>
+      <c r="J191" s="4">
+        <v>360</v>
+      </c>
+      <c r="K191" s="4">
+        <v>317</v>
+      </c>
+      <c r="L191" s="4"/>
+      <c r="M191" s="4"/>
+      <c r="N191" s="4"/>
+      <c r="O191" s="4"/>
+      <c r="P191" s="4"/>
+      <c r="Q191" s="4"/>
+      <c r="R191" s="4">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="192" spans="1:19">
+      <c r="A192" s="9">
+        <v>6</v>
+      </c>
+      <c r="C192" t="s">
+        <v>112</v>
+      </c>
+      <c r="D192" t="s">
+        <v>156</v>
+      </c>
+      <c r="E192" s="4">
+        <v>371</v>
+      </c>
+      <c r="F192" s="4">
+        <v>480</v>
+      </c>
+      <c r="G192" s="4">
+        <v>354</v>
+      </c>
+      <c r="H192" s="4">
+        <v>286</v>
+      </c>
+      <c r="I192" s="4">
+        <v>360</v>
+      </c>
+      <c r="J192" s="4">
+        <v>325</v>
+      </c>
+      <c r="K192" s="4">
+        <v>360</v>
+      </c>
+      <c r="L192" s="4"/>
+      <c r="M192" s="4"/>
+      <c r="N192" s="4"/>
+      <c r="O192" s="4"/>
+      <c r="P192" s="4"/>
+      <c r="Q192" s="4"/>
+      <c r="R192" s="4">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="193" spans="1:19">
+      <c r="A193" s="9">
+        <v>7</v>
+      </c>
+      <c r="C193" t="s">
+        <v>108</v>
+      </c>
+      <c r="D193" t="s">
+        <v>156</v>
+      </c>
+      <c r="E193" s="4">
+        <v>375</v>
+      </c>
+      <c r="F193" s="4">
+        <v>387</v>
+      </c>
+      <c r="G193" s="4">
+        <v>360</v>
+      </c>
+      <c r="H193" s="4">
+        <v>360</v>
+      </c>
+      <c r="I193" s="4">
+        <v>350</v>
+      </c>
+      <c r="J193" s="4">
+        <v>337</v>
+      </c>
+      <c r="K193" s="4">
+        <v>360</v>
+      </c>
+      <c r="L193" s="4"/>
+      <c r="M193" s="4"/>
+      <c r="N193" s="4"/>
+      <c r="O193" s="4"/>
+      <c r="P193" s="4"/>
+      <c r="Q193" s="4"/>
+      <c r="R193" s="4">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="194" spans="1:19">
+      <c r="A194" s="9">
+        <v>8</v>
+      </c>
+      <c r="C194" t="s">
+        <v>71</v>
+      </c>
+      <c r="D194" t="s">
+        <v>156</v>
+      </c>
+      <c r="E194" s="4">
+        <v>240</v>
+      </c>
+      <c r="F194" s="4">
+        <v>240</v>
+      </c>
+      <c r="G194" s="4">
+        <v>180</v>
+      </c>
+      <c r="H194" s="4">
+        <v>180</v>
+      </c>
+      <c r="I194" s="4">
+        <v>180</v>
+      </c>
+      <c r="J194" s="4">
+        <v>180</v>
+      </c>
+      <c r="K194" s="4">
+        <v>180</v>
+      </c>
+      <c r="L194" s="4"/>
+      <c r="M194" s="4"/>
+      <c r="N194" s="4"/>
+      <c r="O194" s="4"/>
+      <c r="P194" s="4"/>
+      <c r="Q194" s="4"/>
+      <c r="R194" s="4">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="195" spans="1:19">
+      <c r="A195" s="9">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>138</v>
+      </c>
+      <c r="D195" t="s">
+        <v>156</v>
+      </c>
+      <c r="E195" s="4">
+        <v>240</v>
+      </c>
+      <c r="F195" s="4">
+        <v>240</v>
+      </c>
+      <c r="G195" s="4">
+        <v>180</v>
+      </c>
+      <c r="H195" s="4">
+        <v>100</v>
+      </c>
+      <c r="I195" s="4">
+        <v>152</v>
+      </c>
+      <c r="J195" s="4">
+        <v>180</v>
+      </c>
+      <c r="K195" s="4">
+        <v>180</v>
+      </c>
+      <c r="L195" s="4"/>
+      <c r="M195" s="4"/>
+      <c r="N195" s="4"/>
+      <c r="O195" s="4"/>
+      <c r="P195" s="4"/>
+      <c r="Q195" s="4"/>
+      <c r="R195" s="4">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="196" spans="1:19">
+      <c r="A196" s="10">
+        <v>10</v>
+      </c>
+      <c r="B196" s="11"/>
+      <c r="C196" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="D184" t="s">
-[...99 lines deleted...]
-      <c r="R187" s="13"/>
+      <c r="D196" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="E196" s="12">
+        <v>240</v>
+      </c>
+      <c r="F196" s="12">
+        <v>152</v>
+      </c>
+      <c r="G196" s="12">
+        <v>180</v>
+      </c>
+      <c r="H196" s="12">
+        <v>115</v>
+      </c>
+      <c r="I196" s="12">
+        <v>180</v>
+      </c>
+      <c r="J196" s="12">
+        <v>180</v>
+      </c>
+      <c r="K196" s="12">
+        <v>180</v>
+      </c>
+      <c r="L196" s="12"/>
+      <c r="M196" s="12"/>
+      <c r="N196" s="12"/>
+      <c r="O196" s="12"/>
+      <c r="P196" s="12"/>
+      <c r="Q196" s="12"/>
+      <c r="R196" s="13">
+        <v>1227</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A58:R58"/>
-    <mergeCell ref="A79:S79"/>
-[...4 lines deleted...]
-    <mergeCell ref="A179:R179"/>
+    <mergeCell ref="A83:S83"/>
+    <mergeCell ref="A118:R118"/>
+    <mergeCell ref="A134:S134"/>
+    <mergeCell ref="A150:R150"/>
+    <mergeCell ref="A158:S158"/>
+    <mergeCell ref="A185:R185"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;B2026 FAI F1ABPQ WORLD JUNIOR CHAMPIONSHIPS, Prilep (26.07.2026)&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;BWings Model Free Flight Results&amp;R https://model.wings.rs</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
-    <brk id="78" man="1"/>
-[...2 lines deleted...]
-    <brk id="189" man="1"/>
+    <brk id="82" man="1"/>
+    <brk id="133" man="1"/>
+    <brk id="157" man="1"/>
+    <brk id="198" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>