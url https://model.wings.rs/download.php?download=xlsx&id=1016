--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -686,51 +686,51 @@
   <si>
     <t>Xiangyun Ji (J)</t>
   </si>
   <si>
     <t>Houdong Wang (J)</t>
   </si>
   <si>
     <t>Prilep Cup - Trophy of Prilep - F1Q individual results</t>
   </si>
   <si>
     <t>Franco Gradi</t>
   </si>
   <si>
     <t xml:space="preserve">Italy  </t>
   </si>
   <si>
     <t>F1Q</t>
   </si>
   <si>
     <t>Yakir Vaknin</t>
   </si>
   <si>
     <t>Gilles Bernard</t>
   </si>
   <si>
-    <t>Franciszek Jędrysiak (J)</t>
+    <t>Franciszek Jędrysiak</t>
   </si>
   <si>
     <t>András Jancsó</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Anatolii Prokhorov (J)</t>
   </si>
   <si>
     <t>Fabrizio Ceccarini</t>
   </si>
   <si>
     <t>Tapio Linkosalo</t>
   </si>
   <si>
     <t>Jens Stemmler</t>
   </si>
   <si>
     <t>András Buzás</t>
   </si>
   <si>
     <t>André Seifert</t>
   </si>
@@ -1201,51 +1201,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="S218" sqref="S218"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="6" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="2" max="2" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
@@ -4714,103 +4714,107 @@
         <v>124</v>
       </c>
       <c r="F88" s="4">
         <v>240</v>
       </c>
       <c r="G88" s="4">
         <v>180</v>
       </c>
       <c r="H88" s="4">
         <v>180</v>
       </c>
       <c r="I88" s="4">
         <v>180</v>
       </c>
       <c r="J88" s="4">
         <v>240</v>
       </c>
       <c r="K88" s="4"/>
       <c r="L88" s="4"/>
       <c r="M88" s="4">
         <v>300</v>
       </c>
       <c r="N88" s="4">
         <v>99</v>
       </c>
-      <c r="O88" s="4"/>
+      <c r="O88" s="4">
+        <v>458</v>
+      </c>
       <c r="P88" s="4"/>
       <c r="Q88" s="4"/>
       <c r="R88" s="4"/>
       <c r="S88" s="4">
-        <v>1419</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
         <v>127</v>
       </c>
       <c r="C89">
         <v>109058</v>
       </c>
       <c r="D89" t="s">
         <v>30</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>124</v>
       </c>
       <c r="F89" s="4">
         <v>240</v>
       </c>
       <c r="G89" s="4">
         <v>180</v>
       </c>
       <c r="H89" s="4">
         <v>180</v>
       </c>
       <c r="I89" s="4">
         <v>180</v>
       </c>
       <c r="J89" s="4">
         <v>240</v>
       </c>
       <c r="K89" s="4"/>
       <c r="L89" s="4"/>
       <c r="M89" s="4">
         <v>300</v>
       </c>
       <c r="N89" s="4">
         <v>99</v>
       </c>
-      <c r="O89" s="4"/>
+      <c r="O89" s="4">
+        <v>346</v>
+      </c>
       <c r="P89" s="4"/>
       <c r="Q89" s="4"/>
       <c r="R89" s="4"/>
       <c r="S89" s="4">
-        <v>1419</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" s="9">
         <v>5</v>
       </c>
       <c r="B90" t="s">
         <v>128</v>
       </c>
       <c r="C90">
         <v>29163</v>
       </c>
       <c r="D90" t="s">
         <v>34</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>124</v>
       </c>
       <c r="F90" s="4">
         <v>240</v>
       </c>
       <c r="G90" s="4">
         <v>180</v>
       </c>
       <c r="H90" s="4">
@@ -6571,50 +6575,53 @@
       </c>
       <c r="I129" s="4">
         <v>139</v>
       </c>
       <c r="J129" s="4">
         <v>131</v>
       </c>
       <c r="K129" s="4"/>
       <c r="L129" s="4"/>
       <c r="M129" s="4"/>
       <c r="N129" s="4"/>
       <c r="O129" s="4"/>
       <c r="P129" s="4"/>
       <c r="Q129" s="4"/>
       <c r="R129" s="4"/>
       <c r="S129" s="4">
         <v>870</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" s="9">
         <v>45</v>
       </c>
       <c r="B130" t="s">
         <v>167</v>
+      </c>
+      <c r="C130">
+        <v>184569</v>
       </c>
       <c r="D130" t="s">
         <v>97</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>124</v>
       </c>
       <c r="F130" s="4">
         <v>167</v>
       </c>
       <c r="G130" s="4">
         <v>180</v>
       </c>
       <c r="H130" s="4">
         <v>180</v>
       </c>
       <c r="I130" s="4">
         <v>97</v>
       </c>
       <c r="J130" s="4">
         <v>240</v>
       </c>
       <c r="K130" s="4"/>
       <c r="L130" s="4"/>
       <c r="M130" s="4"/>