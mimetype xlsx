--- v0 (2026-03-18)
+++ v1 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Kietrz Sun Cup, Pieter de Boer Memorial - F1A individual results</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FAI ID</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
@@ -74,438 +74,306 @@
   <si>
     <t>S7</t>
   </si>
   <si>
     <t>F1</t>
   </si>
   <si>
     <t>A1</t>
   </si>
   <si>
     <t>F2</t>
   </si>
   <si>
     <t>A2</t>
   </si>
   <si>
     <t>F3</t>
   </si>
   <si>
     <t>A3</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Christopher Thom</t>
+    <t>Radosław Oporowski</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>F1A</t>
+  </si>
+  <si>
+    <t>Vitek Rossler</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Oleksii Kosylo</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Allard Van Wallene</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Michał Słyś</t>
+  </si>
+  <si>
+    <t>Erik Niemierski</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>F1A</t>
+    <t>Thomas Weimer</t>
   </si>
   <si>
     <t>Mikołaj Gołubowski (J)</t>
   </si>
   <si>
-    <t>POL</t>
-[...4 lines deleted...]
-  <si>
     <t>Jakub Jaraczewski</t>
   </si>
   <si>
-    <t>Adrian Drelse (J)</t>
-[...8 lines deleted...]
-    <t>Oskar Leomar (J)</t>
+    <t>Tomasz Jeziorny</t>
+  </si>
+  <si>
+    <t>Feliks Kusaiev</t>
+  </si>
+  <si>
+    <t>Michael Zagora</t>
+  </si>
+  <si>
+    <t>Oleksandr Kharlan (J)</t>
+  </si>
+  <si>
+    <t>Jurgen Maassen</t>
+  </si>
+  <si>
+    <t>Leif Nielsen</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Bastiaan Duijghuisen</t>
+  </si>
+  <si>
+    <t>Lars Buch Jensen</t>
+  </si>
+  <si>
+    <t>Kamil Halicki</t>
+  </si>
+  <si>
+    <t>Rudolf Holzleitner</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Jarosław Jeziorny</t>
+  </si>
+  <si>
+    <t>Tymon Niezborała (J)</t>
   </si>
   <si>
     <t>Vasyl Bezchasnyy</t>
   </si>
   <si>
-    <t>UKR</t>
-[...5 lines deleted...]
-    <t>Michał Słyś</t>
+    <t>Albert Emil Niemierski (J)</t>
+  </si>
+  <si>
+    <t>Franciszek Halicki (J)</t>
+  </si>
+  <si>
+    <t>Dirk Halbmeier</t>
+  </si>
+  <si>
+    <t>Jan Zajic (J)</t>
   </si>
   <si>
     <t>Michał Śliwiński</t>
   </si>
   <si>
-    <t>Allard Van Wallene</t>
-[...5 lines deleted...]
-    <t>Thomas Weimer</t>
+    <t>Dmytro Merzliakov</t>
+  </si>
+  <si>
+    <t>Hubert Niezborała</t>
+  </si>
+  <si>
+    <t>Michal Golubowski (J)</t>
+  </si>
+  <si>
+    <t>Dominik Skwarek</t>
+  </si>
+  <si>
+    <t>Lubomír Štefka</t>
   </si>
   <si>
     <t>Oleh Pshenychnyy</t>
   </si>
   <si>
-    <t>Jan Vosejpka</t>
-[...116 lines deleted...]
-    <t>Grzegorz Pawlak</t>
+    <t>Adrian Neubauer (J)</t>
+  </si>
+  <si>
+    <t>SVK</t>
   </si>
   <si>
     <t>Kietrz Sun Cup, Pieter de Boer Memorial - F1B individual results</t>
   </si>
   <si>
+    <t>Oleg Kulakovsky</t>
+  </si>
+  <si>
+    <t>F1B</t>
+  </si>
+  <si>
+    <t>Adam Krawiec</t>
+  </si>
+  <si>
+    <t>Adrian Pakoca</t>
+  </si>
+  <si>
+    <t>William Colledge</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Oleksandr Starov</t>
+  </si>
+  <si>
+    <t>John Carter</t>
+  </si>
+  <si>
+    <t>Bartlomiej Skibicki</t>
+  </si>
+  <si>
+    <t>Dag Edvard Larsen</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>Stanisław Skibicki</t>
+  </si>
+  <si>
+    <t>Stanislav Babakaev</t>
+  </si>
+  <si>
+    <t>Pavel Fejt</t>
+  </si>
+  <si>
+    <t>Stepan Stefanchuk</t>
+  </si>
+  <si>
+    <t>Štěpán Rýz</t>
+  </si>
+  <si>
+    <t>Vladislav Urban</t>
+  </si>
+  <si>
+    <t>Eugeniusz Cofalik</t>
+  </si>
+  <si>
+    <t>Leszek Kryszczuk</t>
+  </si>
+  <si>
+    <t>Bartosz Zukowski (J)</t>
+  </si>
+  <si>
+    <t>Serge Tedeschi</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
+    <t>Philip Ball</t>
+  </si>
+  <si>
     <t>Jakub Cierech (J)</t>
   </si>
   <si>
-    <t>F1B</t>
-[...106 lines deleted...]
-  <si>
     <t>Kietrz Sun Cup, Pieter de Boer Memorial - F1C individual results</t>
   </si>
   <si>
+    <t>Edward Burek</t>
+  </si>
+  <si>
+    <t>F1C</t>
+  </si>
+  <si>
+    <t>Zbigniew Czop</t>
+  </si>
+  <si>
     <t>Dominik Pelka</t>
   </si>
   <si>
-    <t>F1C</t>
-[...22 lines deleted...]
-  <si>
     <t>Kietrz Sun Cup, Pieter de Boer Memorial - F1Q individual results</t>
   </si>
   <si>
+    <t>Franciszek Jędrysiak</t>
+  </si>
+  <si>
+    <t>F1Q</t>
+  </si>
+  <si>
+    <t>Rafał Wagner</t>
+  </si>
+  <si>
+    <t>Filip Badylak</t>
+  </si>
+  <si>
+    <t>Matthias Tietz</t>
+  </si>
+  <si>
+    <t>Wojciech Bartel (J)</t>
+  </si>
+  <si>
+    <t>Adrian Pogonowski</t>
+  </si>
+  <si>
     <t>Aleksander Zabek (J)</t>
   </si>
   <si>
-    <t>F1Q</t>
-[...56 lines deleted...]
-    <t>André Seifert</t>
+    <t>Jacek Pogonowski</t>
+  </si>
+  <si>
+    <t>Kamil Pogonowski (J)</t>
+  </si>
+  <si>
+    <t>Magdalena Baran (J)</t>
+  </si>
+  <si>
+    <t>Hanna Zajdel (J)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -896,61 +764,61 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S121"/>
+  <dimension ref="A1:S84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="S121" sqref="S121"/>
+      <selection activeCell="S84" sqref="S84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="6" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="3"/>
     </row>
@@ -992,3538 +860,3355 @@
         <v>12</v>
       </c>
       <c r="M2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q2" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S2" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:19">
-      <c r="A3" s="9"/>
+      <c r="A3" s="9">
+        <v>1</v>
+      </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3">
-        <v>19662</v>
+        <v>67949</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="4"/>
-[...3 lines deleted...]
-      <c r="J3" s="4"/>
+      <c r="F3" s="4">
+        <v>240</v>
+      </c>
+      <c r="G3" s="4">
+        <v>240</v>
+      </c>
+      <c r="H3" s="4">
+        <v>180</v>
+      </c>
+      <c r="I3" s="4">
+        <v>180</v>
+      </c>
+      <c r="J3" s="4">
+        <v>180</v>
+      </c>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
-      <c r="M3" s="4"/>
-      <c r="N3" s="4"/>
+      <c r="M3" s="4">
+        <v>120</v>
+      </c>
+      <c r="N3" s="4">
+        <v>166</v>
+      </c>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
-      <c r="S3" s="4"/>
+      <c r="S3" s="4">
+        <v>1306</v>
+      </c>
     </row>
     <row r="4" spans="1:19">
-      <c r="A4" s="9"/>
+      <c r="A4" s="9">
+        <v>2</v>
+      </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4">
-        <v>133133</v>
+        <v>66072</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="4"/>
-[...3 lines deleted...]
-      <c r="J4" s="4"/>
+      <c r="F4" s="4">
+        <v>240</v>
+      </c>
+      <c r="G4" s="4">
+        <v>240</v>
+      </c>
+      <c r="H4" s="4">
+        <v>180</v>
+      </c>
+      <c r="I4" s="4">
+        <v>180</v>
+      </c>
+      <c r="J4" s="4">
+        <v>180</v>
+      </c>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
-      <c r="M4" s="4"/>
-      <c r="N4" s="4"/>
+      <c r="M4" s="4">
+        <v>120</v>
+      </c>
+      <c r="N4" s="4">
+        <v>141</v>
+      </c>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
-      <c r="S4" s="4"/>
+      <c r="S4" s="4">
+        <v>1281</v>
+      </c>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="9"/>
+      <c r="A5" s="9">
+        <v>3</v>
+      </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5">
-        <v>161974</v>
+        <v>123646</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F5" s="4"/>
-[...3 lines deleted...]
-      <c r="J5" s="4"/>
+      <c r="F5" s="4">
+        <v>240</v>
+      </c>
+      <c r="G5" s="4">
+        <v>240</v>
+      </c>
+      <c r="H5" s="4">
+        <v>180</v>
+      </c>
+      <c r="I5" s="4">
+        <v>180</v>
+      </c>
+      <c r="J5" s="4">
+        <v>180</v>
+      </c>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
-      <c r="M5" s="4"/>
-      <c r="N5" s="4"/>
+      <c r="M5" s="4">
+        <v>120</v>
+      </c>
+      <c r="N5" s="4">
+        <v>115</v>
+      </c>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
-      <c r="S5" s="4"/>
+      <c r="S5" s="4">
+        <v>1255</v>
+      </c>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="9"/>
+      <c r="A6" s="9">
+        <v>4</v>
+      </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6">
-        <v>54011</v>
+        <v>70209</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="4"/>
-[...3 lines deleted...]
-      <c r="J6" s="4"/>
+      <c r="F6" s="4">
+        <v>240</v>
+      </c>
+      <c r="G6" s="4">
+        <v>240</v>
+      </c>
+      <c r="H6" s="4">
+        <v>180</v>
+      </c>
+      <c r="I6" s="4">
+        <v>180</v>
+      </c>
+      <c r="J6" s="4">
+        <v>180</v>
+      </c>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
-      <c r="M6" s="4"/>
-      <c r="N6" s="4"/>
+      <c r="M6" s="4">
+        <v>120</v>
+      </c>
+      <c r="N6" s="4">
+        <v>109</v>
+      </c>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
-      <c r="S6" s="4"/>
+      <c r="S6" s="4">
+        <v>1249</v>
+      </c>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="9"/>
+      <c r="A7" s="9">
+        <v>5</v>
+      </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C7">
-        <v>168411</v>
+        <v>53764</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="4"/>
-[...3 lines deleted...]
-      <c r="J7" s="4"/>
+      <c r="F7" s="4">
+        <v>240</v>
+      </c>
+      <c r="G7" s="4">
+        <v>240</v>
+      </c>
+      <c r="H7" s="4">
+        <v>180</v>
+      </c>
+      <c r="I7" s="4">
+        <v>180</v>
+      </c>
+      <c r="J7" s="4">
+        <v>180</v>
+      </c>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
-      <c r="M7" s="4"/>
-      <c r="N7" s="4"/>
+      <c r="M7" s="4">
+        <v>120</v>
+      </c>
+      <c r="N7" s="4">
+        <v>31</v>
+      </c>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
-      <c r="S7" s="4"/>
+      <c r="S7" s="4">
+        <v>1171</v>
+      </c>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="9"/>
+      <c r="A8" s="9">
+        <v>6</v>
+      </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C8">
-        <v>17894</v>
+        <v>140603</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F8" s="4"/>
-[...3 lines deleted...]
-      <c r="J8" s="4"/>
+      <c r="F8" s="4">
+        <v>240</v>
+      </c>
+      <c r="G8" s="4">
+        <v>240</v>
+      </c>
+      <c r="H8" s="4">
+        <v>180</v>
+      </c>
+      <c r="I8" s="4">
+        <v>180</v>
+      </c>
+      <c r="J8" s="4">
+        <v>180</v>
+      </c>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
-      <c r="M8" s="4"/>
+      <c r="M8" s="4">
+        <v>21</v>
+      </c>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
-      <c r="S8" s="4"/>
+      <c r="S8" s="4">
+        <v>1041</v>
+      </c>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="9"/>
+      <c r="A9" s="9">
+        <v>7</v>
+      </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C9">
-        <v>159592</v>
+        <v>118560</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F9" s="4"/>
-[...3 lines deleted...]
-      <c r="J9" s="4"/>
+      <c r="F9" s="4">
+        <v>240</v>
+      </c>
+      <c r="G9" s="4">
+        <v>240</v>
+      </c>
+      <c r="H9" s="4">
+        <v>180</v>
+      </c>
+      <c r="I9" s="4">
+        <v>180</v>
+      </c>
+      <c r="J9" s="4">
+        <v>180</v>
+      </c>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
-      <c r="S9" s="4"/>
+      <c r="S9" s="4">
+        <v>1020</v>
+      </c>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="9"/>
+      <c r="A10" s="9">
+        <v>8</v>
+      </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C10">
-        <v>172583</v>
+        <v>133133</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F10" s="4"/>
-[...3 lines deleted...]
-      <c r="J10" s="4"/>
+      <c r="F10" s="4">
+        <v>234</v>
+      </c>
+      <c r="G10" s="4">
+        <v>240</v>
+      </c>
+      <c r="H10" s="4">
+        <v>180</v>
+      </c>
+      <c r="I10" s="4">
+        <v>180</v>
+      </c>
+      <c r="J10" s="4">
+        <v>180</v>
+      </c>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
-      <c r="S10" s="4"/>
+      <c r="S10" s="4">
+        <v>1014</v>
+      </c>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="9"/>
+      <c r="A11" s="9">
+        <v>9</v>
+      </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11">
-        <v>172587</v>
+        <v>54011</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F11" s="4"/>
-[...3 lines deleted...]
-      <c r="J11" s="4"/>
+      <c r="F11" s="4">
+        <v>240</v>
+      </c>
+      <c r="G11" s="4">
+        <v>228</v>
+      </c>
+      <c r="H11" s="4">
+        <v>180</v>
+      </c>
+      <c r="I11" s="4">
+        <v>180</v>
+      </c>
+      <c r="J11" s="4">
+        <v>180</v>
+      </c>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
-      <c r="S11" s="4"/>
+      <c r="S11" s="4">
+        <v>1008</v>
+      </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="9">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12">
-        <v>53764</v>
+        <v>140632</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F12" s="4"/>
-[...3 lines deleted...]
-      <c r="J12" s="4"/>
+      <c r="F12" s="4">
+        <v>240</v>
+      </c>
+      <c r="G12" s="4">
+        <v>240</v>
+      </c>
+      <c r="H12" s="4">
+        <v>180</v>
+      </c>
+      <c r="I12" s="4">
+        <v>157</v>
+      </c>
+      <c r="J12" s="4">
+        <v>180</v>
+      </c>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
-      <c r="S12" s="4"/>
+      <c r="S12" s="4">
+        <v>997</v>
+      </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="9">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13">
-        <v>53778</v>
+        <v>172587</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F13" s="4"/>
-[...3 lines deleted...]
-      <c r="J13" s="4"/>
+      <c r="F13" s="4">
+        <v>240</v>
+      </c>
+      <c r="G13" s="4">
+        <v>240</v>
+      </c>
+      <c r="H13" s="4">
+        <v>180</v>
+      </c>
+      <c r="I13" s="4">
+        <v>155</v>
+      </c>
+      <c r="J13" s="4">
+        <v>180</v>
+      </c>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
-      <c r="S13" s="4"/>
+      <c r="S13" s="4">
+        <v>995</v>
+      </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="9">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14">
-        <v>70209</v>
+        <v>127497</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F14" s="4"/>
-[...3 lines deleted...]
-      <c r="J14" s="4"/>
+      <c r="F14" s="4">
+        <v>213</v>
+      </c>
+      <c r="G14" s="4">
+        <v>240</v>
+      </c>
+      <c r="H14" s="4">
+        <v>180</v>
+      </c>
+      <c r="I14" s="4">
+        <v>180</v>
+      </c>
+      <c r="J14" s="4">
+        <v>180</v>
+      </c>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
-      <c r="S14" s="4"/>
+      <c r="S14" s="4">
+        <v>993</v>
+      </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="9">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15">
-        <v>118560</v>
+        <v>179845</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F15" s="4"/>
-[...3 lines deleted...]
-      <c r="J15" s="4"/>
+      <c r="F15" s="4">
+        <v>204</v>
+      </c>
+      <c r="G15" s="4">
+        <v>240</v>
+      </c>
+      <c r="H15" s="4">
+        <v>180</v>
+      </c>
+      <c r="I15" s="4">
+        <v>180</v>
+      </c>
+      <c r="J15" s="4">
+        <v>180</v>
+      </c>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
-      <c r="S15" s="4"/>
+      <c r="S15" s="4">
+        <v>984</v>
+      </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="9">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16">
-        <v>168517</v>
+        <v>70190</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F16" s="4"/>
-[...3 lines deleted...]
-      <c r="J16" s="4"/>
+      <c r="F16" s="4">
+        <v>178</v>
+      </c>
+      <c r="G16" s="4">
+        <v>240</v>
+      </c>
+      <c r="H16" s="4">
+        <v>180</v>
+      </c>
+      <c r="I16" s="4">
+        <v>180</v>
+      </c>
+      <c r="J16" s="4">
+        <v>180</v>
+      </c>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
-      <c r="S16" s="4"/>
+      <c r="S16" s="4">
+        <v>958</v>
+      </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="9">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>40</v>
       </c>
       <c r="C17">
-        <v>16913</v>
+        <v>17198</v>
       </c>
       <c r="D17" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F17" s="4"/>
-[...3 lines deleted...]
-      <c r="J17" s="4"/>
+      <c r="F17" s="4">
+        <v>175</v>
+      </c>
+      <c r="G17" s="4">
+        <v>240</v>
+      </c>
+      <c r="H17" s="4">
+        <v>180</v>
+      </c>
+      <c r="I17" s="4">
+        <v>180</v>
+      </c>
+      <c r="J17" s="4">
+        <v>180</v>
+      </c>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
-      <c r="S17" s="4"/>
+      <c r="S17" s="4">
+        <v>955</v>
+      </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="9">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="C18">
-        <v>29734</v>
+        <v>70215</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F18" s="4"/>
-[...3 lines deleted...]
-      <c r="J18" s="4"/>
+      <c r="F18" s="4">
+        <v>240</v>
+      </c>
+      <c r="G18" s="4">
+        <v>240</v>
+      </c>
+      <c r="H18" s="4">
+        <v>180</v>
+      </c>
+      <c r="I18" s="4">
+        <v>115</v>
+      </c>
+      <c r="J18" s="4">
+        <v>180</v>
+      </c>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
-      <c r="S18" s="4"/>
+      <c r="S18" s="4">
+        <v>955</v>
+      </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="9">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19">
-        <v>46887</v>
+        <v>17267</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F19" s="4"/>
-[...3 lines deleted...]
-      <c r="J19" s="4"/>
+      <c r="F19" s="4">
+        <v>196</v>
+      </c>
+      <c r="G19" s="4">
+        <v>212</v>
+      </c>
+      <c r="H19" s="4">
+        <v>180</v>
+      </c>
+      <c r="I19" s="4">
+        <v>180</v>
+      </c>
+      <c r="J19" s="4">
+        <v>180</v>
+      </c>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
-      <c r="S19" s="4"/>
+      <c r="S19" s="4">
+        <v>948</v>
+      </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="9">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C20">
-        <v>131520</v>
+        <v>54065</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F20" s="4"/>
-[...3 lines deleted...]
-      <c r="J20" s="4"/>
+      <c r="F20" s="4">
+        <v>240</v>
+      </c>
+      <c r="G20" s="4">
+        <v>164</v>
+      </c>
+      <c r="H20" s="4">
+        <v>180</v>
+      </c>
+      <c r="I20" s="4">
+        <v>180</v>
+      </c>
+      <c r="J20" s="4">
+        <v>180</v>
+      </c>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
-      <c r="S20" s="4"/>
+      <c r="S20" s="4">
+        <v>944</v>
+      </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="9">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21">
+        <v>46887</v>
+      </c>
+      <c r="D21" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F21" s="4"/>
-[...3 lines deleted...]
-      <c r="J21" s="4"/>
+      <c r="F21" s="4">
+        <v>240</v>
+      </c>
+      <c r="G21" s="4">
+        <v>240</v>
+      </c>
+      <c r="H21" s="4">
+        <v>103</v>
+      </c>
+      <c r="I21" s="4">
+        <v>180</v>
+      </c>
+      <c r="J21" s="4">
+        <v>180</v>
+      </c>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
-      <c r="S21" s="4"/>
+      <c r="S21" s="4">
+        <v>943</v>
+      </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="9">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C22">
-        <v>66072</v>
+        <v>140631</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F22" s="4"/>
-[...3 lines deleted...]
-      <c r="J22" s="4"/>
+      <c r="F22" s="4">
+        <v>216</v>
+      </c>
+      <c r="G22" s="4">
+        <v>240</v>
+      </c>
+      <c r="H22" s="4">
+        <v>126</v>
+      </c>
+      <c r="I22" s="4">
+        <v>180</v>
+      </c>
+      <c r="J22" s="4">
+        <v>180</v>
+      </c>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
-      <c r="S22" s="4"/>
+      <c r="S22" s="4">
+        <v>942</v>
+      </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="9">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C23">
-        <v>167715</v>
+        <v>131309</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F23" s="4"/>
-[...3 lines deleted...]
-      <c r="J23" s="4"/>
+      <c r="F23" s="4">
+        <v>240</v>
+      </c>
+      <c r="G23" s="4">
+        <v>240</v>
+      </c>
+      <c r="H23" s="4">
+        <v>180</v>
+      </c>
+      <c r="I23" s="4">
+        <v>100</v>
+      </c>
+      <c r="J23" s="4">
+        <v>180</v>
+      </c>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
-      <c r="S23" s="4"/>
+      <c r="S23" s="4">
+        <v>940</v>
+      </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="9">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C24">
-        <v>16994</v>
+        <v>172583</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F24" s="4"/>
-[...3 lines deleted...]
-      <c r="J24" s="4"/>
+      <c r="F24" s="4">
+        <v>240</v>
+      </c>
+      <c r="G24" s="4">
+        <v>240</v>
+      </c>
+      <c r="H24" s="4">
+        <v>180</v>
+      </c>
+      <c r="I24" s="4">
+        <v>98</v>
+      </c>
+      <c r="J24" s="4">
+        <v>180</v>
+      </c>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
-      <c r="S24" s="4"/>
+      <c r="S24" s="4">
+        <v>938</v>
+      </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="9">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C25">
-        <v>127497</v>
+        <v>143119</v>
       </c>
       <c r="D25" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F25" s="4"/>
-[...3 lines deleted...]
-      <c r="J25" s="4"/>
+      <c r="F25" s="4">
+        <v>154</v>
+      </c>
+      <c r="G25" s="4">
+        <v>219</v>
+      </c>
+      <c r="H25" s="4">
+        <v>180</v>
+      </c>
+      <c r="I25" s="4">
+        <v>180</v>
+      </c>
+      <c r="J25" s="4">
+        <v>180</v>
+      </c>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
-      <c r="S25" s="4"/>
+      <c r="S25" s="4">
+        <v>913</v>
+      </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="9">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C26">
-        <v>70215</v>
+        <v>80574</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F26" s="4"/>
-[...3 lines deleted...]
-      <c r="J26" s="4"/>
+      <c r="F26" s="4">
+        <v>211</v>
+      </c>
+      <c r="G26" s="4">
+        <v>240</v>
+      </c>
+      <c r="H26" s="4">
+        <v>180</v>
+      </c>
+      <c r="I26" s="4">
+        <v>94</v>
+      </c>
+      <c r="J26" s="4">
+        <v>180</v>
+      </c>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
-      <c r="S26" s="4"/>
+      <c r="S26" s="4">
+        <v>905</v>
+      </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="9">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C27">
-        <v>17267</v>
+        <v>29734</v>
       </c>
       <c r="D27" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F27" s="4"/>
-[...3 lines deleted...]
-      <c r="J27" s="4"/>
+      <c r="F27" s="4">
+        <v>240</v>
+      </c>
+      <c r="G27" s="4">
+        <v>158</v>
+      </c>
+      <c r="H27" s="4">
+        <v>180</v>
+      </c>
+      <c r="I27" s="4">
+        <v>131</v>
+      </c>
+      <c r="J27" s="4">
+        <v>180</v>
+      </c>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
-      <c r="S27" s="4"/>
+      <c r="S27" s="4">
+        <v>889</v>
+      </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="9">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C28">
-        <v>20298</v>
+        <v>131520</v>
       </c>
       <c r="D28" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F28" s="4"/>
-[...3 lines deleted...]
-      <c r="J28" s="4"/>
+      <c r="F28" s="4">
+        <v>240</v>
+      </c>
+      <c r="G28" s="4">
+        <v>235</v>
+      </c>
+      <c r="H28" s="4">
+        <v>180</v>
+      </c>
+      <c r="I28" s="4">
+        <v>180</v>
+      </c>
+      <c r="J28" s="4">
+        <v>50</v>
+      </c>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
-      <c r="S28" s="4"/>
+      <c r="S28" s="4">
+        <v>885</v>
+      </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="9">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B29" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C29">
-        <v>140603</v>
+        <v>53778</v>
       </c>
       <c r="D29" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F29" s="4"/>
-[...3 lines deleted...]
-      <c r="J29" s="4"/>
+      <c r="F29" s="4">
+        <v>240</v>
+      </c>
+      <c r="G29" s="4">
+        <v>99</v>
+      </c>
+      <c r="H29" s="4">
+        <v>180</v>
+      </c>
+      <c r="I29" s="4">
+        <v>180</v>
+      </c>
+      <c r="J29" s="4">
+        <v>180</v>
+      </c>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
-      <c r="S29" s="4"/>
+      <c r="S29" s="4">
+        <v>879</v>
+      </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="9">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C30">
-        <v>143119</v>
+        <v>113290</v>
       </c>
       <c r="D30" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F30" s="4"/>
-[...2 lines deleted...]
-      <c r="I30" s="4"/>
+      <c r="F30" s="4">
+        <v>240</v>
+      </c>
+      <c r="G30" s="4">
+        <v>240</v>
+      </c>
+      <c r="H30" s="4">
+        <v>180</v>
+      </c>
+      <c r="I30" s="4">
+        <v>180</v>
+      </c>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
-      <c r="S30" s="4"/>
+      <c r="S30" s="4">
+        <v>840</v>
+      </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="9">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C31">
-        <v>70190</v>
+        <v>128141</v>
       </c>
       <c r="D31" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F31" s="4"/>
-[...3 lines deleted...]
-      <c r="J31" s="4"/>
+      <c r="F31" s="4">
+        <v>151</v>
+      </c>
+      <c r="G31" s="4">
+        <v>177</v>
+      </c>
+      <c r="H31" s="4">
+        <v>180</v>
+      </c>
+      <c r="I31" s="4">
+        <v>180</v>
+      </c>
+      <c r="J31" s="4">
+        <v>117</v>
+      </c>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
-      <c r="S31" s="4"/>
+      <c r="S31" s="4">
+        <v>805</v>
+      </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="9">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C32">
-        <v>128141</v>
+        <v>161974</v>
       </c>
       <c r="D32" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F32" s="4"/>
-[...3 lines deleted...]
-      <c r="J32" s="4"/>
+      <c r="F32" s="4">
+        <v>240</v>
+      </c>
+      <c r="G32" s="4">
+        <v>194</v>
+      </c>
+      <c r="H32" s="4">
+        <v>107</v>
+      </c>
+      <c r="I32" s="4">
+        <v>77</v>
+      </c>
+      <c r="J32" s="4">
+        <v>180</v>
+      </c>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
-      <c r="S32" s="4"/>
+      <c r="S32" s="4">
+        <v>798</v>
+      </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="9">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B33" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C33">
-        <v>131309</v>
+        <v>53751</v>
       </c>
       <c r="D33" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F33" s="4"/>
-[...2 lines deleted...]
-      <c r="I33" s="4"/>
+      <c r="F33" s="4">
+        <v>240</v>
+      </c>
+      <c r="G33" s="4">
+        <v>240</v>
+      </c>
+      <c r="H33" s="4">
+        <v>180</v>
+      </c>
+      <c r="I33" s="4">
+        <v>113</v>
+      </c>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
-      <c r="S33" s="4"/>
+      <c r="S33" s="4">
+        <v>773</v>
+      </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="9">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B34" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C34">
-        <v>141530</v>
+        <v>167715</v>
       </c>
       <c r="D34" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F34" s="4"/>
-[...3 lines deleted...]
-      <c r="J34" s="4"/>
+      <c r="F34" s="4">
+        <v>146</v>
+      </c>
+      <c r="G34" s="4">
+        <v>214</v>
+      </c>
+      <c r="H34" s="4">
+        <v>180</v>
+      </c>
+      <c r="I34" s="4">
+        <v>23</v>
+      </c>
+      <c r="J34" s="4">
+        <v>180</v>
+      </c>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
-      <c r="S34" s="4"/>
+      <c r="S34" s="4">
+        <v>743</v>
+      </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="9">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C35">
-        <v>140631</v>
+        <v>168517</v>
       </c>
       <c r="D35" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F35" s="4"/>
-[...1 lines deleted...]
-      <c r="H35" s="4"/>
+      <c r="F35" s="4">
+        <v>240</v>
+      </c>
+      <c r="G35" s="4">
+        <v>102</v>
+      </c>
+      <c r="H35" s="4">
+        <v>180</v>
+      </c>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
-      <c r="S35" s="4"/>
+      <c r="S35" s="4">
+        <v>522</v>
+      </c>
     </row>
     <row r="36" spans="1:19">
-      <c r="A36" s="9">
+      <c r="A36" s="10">
+        <v>34</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="11">
+        <v>172272</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="12">
+        <v>240</v>
+      </c>
+      <c r="G36" s="12">
+        <v>49</v>
+      </c>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="12"/>
+      <c r="O36" s="12"/>
+      <c r="P36" s="12"/>
+      <c r="Q36" s="12"/>
+      <c r="R36" s="12"/>
+      <c r="S36" s="13">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+      <c r="R39" s="2"/>
+      <c r="S39" s="3"/>
+    </row>
+    <row r="40" spans="1:19">
+      <c r="A40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B36" t="s">
-[...148 lines deleted...]
-      <c r="S40" s="4"/>
+      <c r="B40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L40" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N40" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O40" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R40" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S40" s="8" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="9">
         <v>1</v>
       </c>
       <c r="B41" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C41">
-        <v>67949</v>
+        <v>87101</v>
       </c>
       <c r="D41" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J41" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F41" s="4">
+        <v>240</v>
+      </c>
+      <c r="G41" s="4">
+        <v>240</v>
+      </c>
+      <c r="H41" s="4">
+        <v>180</v>
+      </c>
+      <c r="I41" s="4">
+        <v>180</v>
+      </c>
+      <c r="J41" s="4">
+        <v>180</v>
+      </c>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
-      <c r="M41" s="4"/>
-      <c r="N41" s="4"/>
+      <c r="M41" s="4">
+        <v>120</v>
+      </c>
+      <c r="N41" s="4">
+        <v>81</v>
+      </c>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
-      <c r="S41" s="4"/>
+      <c r="S41" s="4">
+        <v>1221</v>
+      </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B42" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="C42">
-        <v>179845</v>
+        <v>123646</v>
       </c>
       <c r="D42" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J42" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F42" s="4">
+        <v>240</v>
+      </c>
+      <c r="G42" s="4">
+        <v>240</v>
+      </c>
+      <c r="H42" s="4">
+        <v>180</v>
+      </c>
+      <c r="I42" s="4">
+        <v>180</v>
+      </c>
+      <c r="J42" s="4">
+        <v>180</v>
+      </c>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
-      <c r="M42" s="4"/>
-      <c r="N42" s="4"/>
+      <c r="M42" s="4">
+        <v>120</v>
+      </c>
+      <c r="N42" s="4">
+        <v>63</v>
+      </c>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
-      <c r="S42" s="4"/>
+      <c r="S42" s="4">
+        <v>1203</v>
+      </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C43">
-        <v>123646</v>
+        <v>53787</v>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J43" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F43" s="4">
+        <v>240</v>
+      </c>
+      <c r="G43" s="4">
+        <v>240</v>
+      </c>
+      <c r="H43" s="4">
+        <v>180</v>
+      </c>
+      <c r="I43" s="4">
+        <v>180</v>
+      </c>
+      <c r="J43" s="4">
+        <v>180</v>
+      </c>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
-      <c r="M43" s="4"/>
-      <c r="N43" s="4"/>
+      <c r="M43" s="4">
+        <v>120</v>
+      </c>
+      <c r="N43" s="4">
+        <v>52</v>
+      </c>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
-      <c r="S43" s="4"/>
+      <c r="S43" s="4">
+        <v>1192</v>
+      </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C44">
-        <v>118258</v>
+        <v>180399</v>
       </c>
       <c r="D44" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J44" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F44" s="4">
+        <v>240</v>
+      </c>
+      <c r="G44" s="4">
+        <v>240</v>
+      </c>
+      <c r="H44" s="4">
+        <v>180</v>
+      </c>
+      <c r="I44" s="4">
+        <v>180</v>
+      </c>
+      <c r="J44" s="4">
+        <v>180</v>
+      </c>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
-      <c r="M44" s="4"/>
-      <c r="N44" s="4"/>
+      <c r="M44" s="4">
+        <v>120</v>
+      </c>
+      <c r="N44" s="4">
+        <v>45</v>
+      </c>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
-      <c r="S44" s="4"/>
+      <c r="S44" s="4">
+        <v>1185</v>
+      </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B45" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C45">
-        <v>109546</v>
+        <v>66359</v>
       </c>
       <c r="D45" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J45" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F45" s="4">
+        <v>240</v>
+      </c>
+      <c r="G45" s="4">
+        <v>240</v>
+      </c>
+      <c r="H45" s="4">
+        <v>180</v>
+      </c>
+      <c r="I45" s="4">
+        <v>180</v>
+      </c>
+      <c r="J45" s="4">
+        <v>180</v>
+      </c>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
-      <c r="M45" s="4"/>
-      <c r="N45" s="4"/>
+      <c r="M45" s="4">
+        <v>120</v>
+      </c>
+      <c r="N45" s="4">
+        <v>35</v>
+      </c>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="4"/>
-      <c r="S45" s="4"/>
+      <c r="S45" s="4">
+        <v>1175</v>
+      </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C46">
-        <v>87114</v>
+        <v>139170</v>
       </c>
       <c r="D46" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J46" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F46" s="4">
+        <v>240</v>
+      </c>
+      <c r="G46" s="4">
+        <v>240</v>
+      </c>
+      <c r="H46" s="4">
+        <v>180</v>
+      </c>
+      <c r="I46" s="4">
+        <v>180</v>
+      </c>
+      <c r="J46" s="4">
+        <v>180</v>
+      </c>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
-      <c r="M46" s="4"/>
-      <c r="N46" s="4"/>
+      <c r="M46" s="4">
+        <v>120</v>
+      </c>
+      <c r="N46" s="4">
+        <v>35</v>
+      </c>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
-      <c r="S46" s="4"/>
+      <c r="S46" s="4">
+        <v>1175</v>
+      </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B47" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C47">
-        <v>19371</v>
+        <v>29438</v>
       </c>
       <c r="D47" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J47" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F47" s="4">
+        <v>240</v>
+      </c>
+      <c r="G47" s="4">
+        <v>240</v>
+      </c>
+      <c r="H47" s="4">
+        <v>180</v>
+      </c>
+      <c r="I47" s="4">
+        <v>180</v>
+      </c>
+      <c r="J47" s="4">
+        <v>180</v>
+      </c>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
-      <c r="M47" s="4"/>
-      <c r="N47" s="4"/>
+      <c r="M47" s="4">
+        <v>120</v>
+      </c>
+      <c r="N47" s="4">
+        <v>-9</v>
+      </c>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
-      <c r="S47" s="4"/>
+      <c r="S47" s="4">
+        <v>1131</v>
+      </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="9">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B48" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C48">
-        <v>19645</v>
+        <v>53716</v>
       </c>
       <c r="D48" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J48" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F48" s="4">
+        <v>240</v>
+      </c>
+      <c r="G48" s="4">
+        <v>240</v>
+      </c>
+      <c r="H48" s="4">
+        <v>180</v>
+      </c>
+      <c r="I48" s="4">
+        <v>180</v>
+      </c>
+      <c r="J48" s="4">
+        <v>180</v>
+      </c>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
-      <c r="M48" s="4"/>
+      <c r="M48" s="4">
+        <v>113</v>
+      </c>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
       <c r="R48" s="4"/>
-      <c r="S48" s="4"/>
+      <c r="S48" s="4">
+        <v>1133</v>
+      </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B49" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C49">
-        <v>86213</v>
+        <v>63281</v>
       </c>
       <c r="D49" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-      <c r="J49" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F49" s="4">
+        <v>240</v>
+      </c>
+      <c r="G49" s="4">
+        <v>240</v>
+      </c>
+      <c r="H49" s="4">
+        <v>180</v>
+      </c>
+      <c r="I49" s="4">
+        <v>170</v>
+      </c>
+      <c r="J49" s="4">
+        <v>180</v>
+      </c>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
-      <c r="S49" s="4"/>
+      <c r="S49" s="4">
+        <v>1010</v>
+      </c>
     </row>
     <row r="50" spans="1:19">
-      <c r="A50" s="10">
-[...2 lines deleted...]
-      <c r="B50" s="11" t="s">
+      <c r="A50" s="9">
+        <v>9</v>
+      </c>
+      <c r="B50" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50">
+        <v>54069</v>
+      </c>
+      <c r="D50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="F50" s="4">
+        <v>240</v>
+      </c>
+      <c r="G50" s="4">
+        <v>230</v>
+      </c>
+      <c r="H50" s="4">
+        <v>180</v>
+      </c>
+      <c r="I50" s="4">
+        <v>180</v>
+      </c>
+      <c r="J50" s="4">
+        <v>180</v>
+      </c>
+      <c r="K50" s="4"/>
+      <c r="L50" s="4"/>
+      <c r="M50" s="4"/>
+      <c r="N50" s="4"/>
+      <c r="O50" s="4"/>
+      <c r="P50" s="4"/>
+      <c r="Q50" s="4"/>
+      <c r="R50" s="4"/>
+      <c r="S50" s="4">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" s="9">
+        <v>11</v>
+      </c>
+      <c r="B51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C51">
+        <v>181118</v>
+      </c>
+      <c r="D51" t="s">
+        <v>31</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="F51" s="4">
+        <v>240</v>
+      </c>
+      <c r="G51" s="4">
+        <v>210</v>
+      </c>
+      <c r="H51" s="4">
+        <v>180</v>
+      </c>
+      <c r="I51" s="4">
+        <v>180</v>
+      </c>
+      <c r="J51" s="4">
+        <v>180</v>
+      </c>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4"/>
+      <c r="N51" s="4"/>
+      <c r="O51" s="4"/>
+      <c r="P51" s="4"/>
+      <c r="Q51" s="4"/>
+      <c r="R51" s="4"/>
+      <c r="S51" s="4">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" s="9">
+        <v>12</v>
+      </c>
+      <c r="B52" t="s">
+        <v>77</v>
+      </c>
+      <c r="C52">
+        <v>16850</v>
+      </c>
+      <c r="D52" t="s">
+        <v>24</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="F52" s="4">
+        <v>240</v>
+      </c>
+      <c r="G52" s="4">
+        <v>240</v>
+      </c>
+      <c r="H52" s="4">
+        <v>174</v>
+      </c>
+      <c r="I52" s="4">
+        <v>180</v>
+      </c>
+      <c r="J52" s="4">
+        <v>127</v>
+      </c>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4"/>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
+      <c r="P52" s="4"/>
+      <c r="Q52" s="4"/>
+      <c r="R52" s="4"/>
+      <c r="S52" s="4">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
+      <c r="A53" s="9">
+        <v>13</v>
+      </c>
+      <c r="B53" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53">
+        <v>29163</v>
+      </c>
+      <c r="D53" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="F53" s="4">
+        <v>240</v>
+      </c>
+      <c r="G53" s="4">
+        <v>177</v>
+      </c>
+      <c r="H53" s="4">
+        <v>180</v>
+      </c>
+      <c r="I53" s="4">
+        <v>180</v>
+      </c>
+      <c r="J53" s="4">
+        <v>180</v>
+      </c>
+      <c r="K53" s="4"/>
+      <c r="L53" s="4"/>
+      <c r="M53" s="4"/>
+      <c r="N53" s="4"/>
+      <c r="O53" s="4"/>
+      <c r="P53" s="4"/>
+      <c r="Q53" s="4"/>
+      <c r="R53" s="4"/>
+      <c r="S53" s="4">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
+      <c r="A54" s="9">
+        <v>14</v>
+      </c>
+      <c r="B54" t="s">
         <v>79</v>
       </c>
-      <c r="C50" s="11">
-[...2 lines deleted...]
-      <c r="D50" s="11" t="s">
+      <c r="C54">
+        <v>175280</v>
+      </c>
+      <c r="D54" t="s">
         <v>24</v>
       </c>
-      <c r="E50" s="12" t="s">
-[...18 lines deleted...]
-      <c r="A53" s="1" t="s">
+      <c r="E54" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="F54" s="4">
+        <v>240</v>
+      </c>
+      <c r="G54" s="4">
+        <v>216</v>
+      </c>
+      <c r="H54" s="4">
+        <v>130</v>
+      </c>
+      <c r="I54" s="4">
+        <v>180</v>
+      </c>
+      <c r="J54" s="4">
+        <v>180</v>
+      </c>
+      <c r="K54" s="4"/>
+      <c r="L54" s="4"/>
+      <c r="M54" s="4"/>
+      <c r="N54" s="4"/>
+      <c r="O54" s="4"/>
+      <c r="P54" s="4"/>
+      <c r="Q54" s="4"/>
+      <c r="R54" s="4"/>
+      <c r="S54" s="4">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" s="9">
+        <v>15</v>
+      </c>
+      <c r="B55" t="s">
         <v>80</v>
       </c>
-      <c r="B53" s="2"/>
-[...81 lines deleted...]
-      </c>
       <c r="C55">
-        <v>167181</v>
+        <v>16966</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J55" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F55" s="4">
+        <v>240</v>
+      </c>
+      <c r="G55" s="4">
+        <v>240</v>
+      </c>
+      <c r="H55" s="4">
+        <v>180</v>
+      </c>
+      <c r="I55" s="4">
+        <v>95</v>
+      </c>
+      <c r="J55" s="4">
+        <v>180</v>
+      </c>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4"/>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
-      <c r="S55" s="4"/>
+      <c r="S55" s="4">
+        <v>935</v>
+      </c>
     </row>
     <row r="56" spans="1:19">
-      <c r="A56" s="9"/>
+      <c r="A56" s="9">
+        <v>16</v>
+      </c>
       <c r="B56" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C56">
-        <v>63281</v>
+        <v>83008</v>
       </c>
       <c r="D56" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J56" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F56" s="4">
+        <v>240</v>
+      </c>
+      <c r="G56" s="4">
+        <v>124</v>
+      </c>
+      <c r="H56" s="4">
+        <v>180</v>
+      </c>
+      <c r="I56" s="4">
+        <v>180</v>
+      </c>
+      <c r="J56" s="4">
+        <v>180</v>
+      </c>
       <c r="K56" s="4"/>
       <c r="L56" s="4"/>
       <c r="M56" s="4"/>
       <c r="N56" s="4"/>
       <c r="O56" s="4"/>
       <c r="P56" s="4"/>
       <c r="Q56" s="4"/>
       <c r="R56" s="4"/>
-      <c r="S56" s="4"/>
+      <c r="S56" s="4">
+        <v>904</v>
+      </c>
     </row>
     <row r="57" spans="1:19">
-      <c r="A57" s="9"/>
+      <c r="A57" s="9">
+        <v>17</v>
+      </c>
       <c r="B57" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C57">
-        <v>175280</v>
+        <v>65719</v>
       </c>
       <c r="D57" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J57" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F57" s="4">
+        <v>240</v>
+      </c>
+      <c r="G57" s="4">
+        <v>160</v>
+      </c>
+      <c r="H57" s="4">
+        <v>180</v>
+      </c>
+      <c r="I57" s="4">
+        <v>123</v>
+      </c>
+      <c r="J57" s="4">
+        <v>180</v>
+      </c>
       <c r="K57" s="4"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
       <c r="P57" s="4"/>
       <c r="Q57" s="4"/>
       <c r="R57" s="4"/>
-      <c r="S57" s="4"/>
+      <c r="S57" s="4">
+        <v>883</v>
+      </c>
     </row>
     <row r="58" spans="1:19">
-      <c r="A58" s="9"/>
+      <c r="A58" s="9">
+        <v>18</v>
+      </c>
       <c r="B58" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C58">
-        <v>102752</v>
+        <v>168071</v>
       </c>
       <c r="D58" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J58" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F58" s="4">
+        <v>191</v>
+      </c>
+      <c r="G58" s="4">
+        <v>144</v>
+      </c>
+      <c r="H58" s="4">
+        <v>81</v>
+      </c>
+      <c r="I58" s="4">
+        <v>180</v>
+      </c>
+      <c r="J58" s="4">
+        <v>180</v>
+      </c>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="4"/>
-      <c r="S58" s="4"/>
+      <c r="S58" s="4">
+        <v>776</v>
+      </c>
     </row>
     <row r="59" spans="1:19">
-      <c r="A59" s="9"/>
+      <c r="A59" s="9">
+        <v>19</v>
+      </c>
       <c r="B59" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C59">
-        <v>66931</v>
+        <v>60163</v>
       </c>
       <c r="D59" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J59" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F59" s="4">
+        <v>240</v>
+      </c>
+      <c r="G59" s="4">
+        <v>131</v>
+      </c>
+      <c r="H59" s="4">
+        <v>40</v>
+      </c>
+      <c r="I59" s="4">
+        <v>142</v>
+      </c>
+      <c r="J59" s="4">
+        <v>180</v>
+      </c>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
       <c r="R59" s="4"/>
-      <c r="S59" s="4"/>
+      <c r="S59" s="4">
+        <v>733</v>
+      </c>
     </row>
     <row r="60" spans="1:19">
-      <c r="A60" s="9"/>
+      <c r="A60" s="9">
+        <v>20</v>
+      </c>
       <c r="B60" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C60">
-        <v>53716</v>
+        <v>78640</v>
       </c>
       <c r="D60" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      <c r="H60" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="F60" s="4">
+        <v>146</v>
+      </c>
+      <c r="G60" s="4">
+        <v>240</v>
+      </c>
+      <c r="H60" s="4">
+        <v>180</v>
+      </c>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
-      <c r="S60" s="4"/>
+      <c r="S60" s="4">
+        <v>566</v>
+      </c>
     </row>
     <row r="61" spans="1:19">
-      <c r="A61" s="9"/>
-      <c r="B61" t="s">
+      <c r="A61" s="10">
+        <v>21</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C61" s="11">
+        <v>167181</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="F61" s="12">
+        <v>21</v>
+      </c>
+      <c r="G61" s="12"/>
+      <c r="H61" s="12"/>
+      <c r="I61" s="12"/>
+      <c r="J61" s="12"/>
+      <c r="K61" s="12"/>
+      <c r="L61" s="12"/>
+      <c r="M61" s="12"/>
+      <c r="N61" s="12"/>
+      <c r="O61" s="12"/>
+      <c r="P61" s="12"/>
+      <c r="Q61" s="12"/>
+      <c r="R61" s="12"/>
+      <c r="S61" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="R64" s="2"/>
+      <c r="S64" s="3"/>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I65" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K65" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L65" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M65" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N65" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O65" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P65" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q65" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R65" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S65" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" s="9">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66">
+        <v>53982</v>
+      </c>
+      <c r="D66" t="s">
+        <v>21</v>
+      </c>
+      <c r="E66" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="C61">
-[...157 lines deleted...]
-      <c r="J66" s="4"/>
+      <c r="F66" s="4">
+        <v>240</v>
+      </c>
+      <c r="G66" s="4">
+        <v>240</v>
+      </c>
+      <c r="H66" s="4">
+        <v>180</v>
+      </c>
+      <c r="I66" s="4">
+        <v>180</v>
+      </c>
+      <c r="J66" s="4">
+        <v>180</v>
+      </c>
       <c r="K66" s="4"/>
       <c r="L66" s="4"/>
-      <c r="M66" s="4"/>
-      <c r="N66" s="4"/>
+      <c r="M66" s="4">
+        <v>120</v>
+      </c>
+      <c r="N66" s="4">
+        <v>83</v>
+      </c>
       <c r="O66" s="4"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4"/>
-      <c r="S66" s="4"/>
+      <c r="S66" s="4">
+        <v>1223</v>
+      </c>
     </row>
     <row r="67" spans="1:19">
-      <c r="A67" s="9"/>
+      <c r="A67" s="9">
+        <v>2</v>
+      </c>
       <c r="B67" t="s">
-        <v>96</v>
+        <v>30</v>
       </c>
       <c r="C67">
-        <v>16850</v>
+        <v>140603</v>
       </c>
       <c r="D67" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J67" s="4"/>
+        <v>90</v>
+      </c>
+      <c r="F67" s="4">
+        <v>240</v>
+      </c>
+      <c r="G67" s="4">
+        <v>240</v>
+      </c>
+      <c r="H67" s="4">
+        <v>180</v>
+      </c>
+      <c r="I67" s="4">
+        <v>180</v>
+      </c>
+      <c r="J67" s="4">
+        <v>180</v>
+      </c>
       <c r="K67" s="4"/>
       <c r="L67" s="4"/>
-      <c r="M67" s="4"/>
-      <c r="N67" s="4"/>
+      <c r="M67" s="4">
+        <v>120</v>
+      </c>
+      <c r="N67" s="4">
+        <v>63</v>
+      </c>
       <c r="O67" s="4"/>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="4"/>
-      <c r="S67" s="4"/>
+      <c r="S67" s="4">
+        <v>1203</v>
+      </c>
     </row>
     <row r="68" spans="1:19">
-      <c r="A68" s="9"/>
+      <c r="A68" s="9">
+        <v>3</v>
+      </c>
       <c r="B68" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C68">
-        <v>139170</v>
+        <v>53920</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J68" s="4"/>
+        <v>90</v>
+      </c>
+      <c r="F68" s="4">
+        <v>240</v>
+      </c>
+      <c r="G68" s="4">
+        <v>240</v>
+      </c>
+      <c r="H68" s="4">
+        <v>180</v>
+      </c>
+      <c r="I68" s="4">
+        <v>180</v>
+      </c>
+      <c r="J68" s="4">
+        <v>180</v>
+      </c>
       <c r="K68" s="4"/>
       <c r="L68" s="4"/>
       <c r="M68" s="4"/>
       <c r="N68" s="4"/>
       <c r="O68" s="4"/>
       <c r="P68" s="4"/>
       <c r="Q68" s="4"/>
       <c r="R68" s="4"/>
-      <c r="S68" s="4"/>
+      <c r="S68" s="4">
+        <v>1020</v>
+      </c>
     </row>
     <row r="69" spans="1:19">
-      <c r="A69" s="9"/>
-[...83 lines deleted...]
-      <c r="S71" s="4"/>
+      <c r="A69" s="10">
+        <v>4</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="11">
+        <v>80469</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="F69" s="12"/>
+      <c r="G69" s="12"/>
+      <c r="H69" s="12"/>
+      <c r="I69" s="12">
+        <v>180</v>
+      </c>
+      <c r="J69" s="12">
+        <v>21</v>
+      </c>
+      <c r="K69" s="12"/>
+      <c r="L69" s="12"/>
+      <c r="M69" s="12"/>
+      <c r="N69" s="12"/>
+      <c r="O69" s="12"/>
+      <c r="P69" s="12"/>
+      <c r="Q69" s="12"/>
+      <c r="R69" s="12"/>
+      <c r="S69" s="13">
+        <v>201</v>
+      </c>
     </row>
     <row r="72" spans="1:19">
-      <c r="A72" s="9"/>
-[...25 lines deleted...]
-      <c r="S72" s="4"/>
+      <c r="A72" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+      <c r="F72" s="2"/>
+      <c r="G72" s="2"/>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2"/>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+      <c r="L72" s="2"/>
+      <c r="M72" s="2"/>
+      <c r="N72" s="2"/>
+      <c r="O72" s="2"/>
+      <c r="P72" s="2"/>
+      <c r="Q72" s="2"/>
+      <c r="R72" s="2"/>
+      <c r="S72" s="3"/>
     </row>
     <row r="73" spans="1:19">
-      <c r="A73" s="9"/>
-[...25 lines deleted...]
-      <c r="S73" s="4"/>
+      <c r="A73" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F73" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G73" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H73" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I73" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J73" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K73" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L73" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M73" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N73" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O73" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P73" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q73" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="R73" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S73" s="8" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="74" spans="1:19">
-      <c r="A74" s="9"/>
+      <c r="A74" s="9">
+        <v>1</v>
+      </c>
       <c r="B74" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="C74">
-        <v>19758</v>
+        <v>118251</v>
       </c>
       <c r="D74" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J74" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F74" s="4">
+        <v>240</v>
+      </c>
+      <c r="G74" s="4">
+        <v>240</v>
+      </c>
+      <c r="H74" s="4">
+        <v>180</v>
+      </c>
+      <c r="I74" s="4">
+        <v>180</v>
+      </c>
+      <c r="J74" s="4">
+        <v>180</v>
+      </c>
       <c r="K74" s="4"/>
       <c r="L74" s="4"/>
       <c r="M74" s="4"/>
       <c r="N74" s="4"/>
       <c r="O74" s="4"/>
       <c r="P74" s="4"/>
       <c r="Q74" s="4"/>
       <c r="R74" s="4"/>
-      <c r="S74" s="4"/>
+      <c r="S74" s="4">
+        <v>1020</v>
+      </c>
     </row>
     <row r="75" spans="1:19">
-      <c r="A75" s="9"/>
+      <c r="A75" s="9">
+        <v>2</v>
+      </c>
       <c r="B75" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="C75">
-        <v>19587</v>
+        <v>118259</v>
       </c>
       <c r="D75" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J75" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F75" s="4">
+        <v>240</v>
+      </c>
+      <c r="G75" s="4">
+        <v>194</v>
+      </c>
+      <c r="H75" s="4">
+        <v>180</v>
+      </c>
+      <c r="I75" s="4">
+        <v>180</v>
+      </c>
+      <c r="J75" s="4">
+        <v>180</v>
+      </c>
       <c r="K75" s="4"/>
       <c r="L75" s="4"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="P75" s="4"/>
       <c r="Q75" s="4"/>
       <c r="R75" s="4"/>
-      <c r="S75" s="4"/>
+      <c r="S75" s="4">
+        <v>974</v>
+      </c>
     </row>
     <row r="76" spans="1:19">
-      <c r="A76" s="9"/>
+      <c r="A76" s="9">
+        <v>3</v>
+      </c>
       <c r="B76" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="C76">
-        <v>78640</v>
+        <v>53880</v>
       </c>
       <c r="D76" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J76" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F76" s="4">
+        <v>240</v>
+      </c>
+      <c r="G76" s="4">
+        <v>240</v>
+      </c>
+      <c r="H76" s="4">
+        <v>112</v>
+      </c>
+      <c r="I76" s="4">
+        <v>180</v>
+      </c>
+      <c r="J76" s="4">
+        <v>180</v>
+      </c>
       <c r="K76" s="4"/>
       <c r="L76" s="4"/>
       <c r="M76" s="4"/>
       <c r="N76" s="4"/>
       <c r="O76" s="4"/>
       <c r="P76" s="4"/>
       <c r="Q76" s="4"/>
       <c r="R76" s="4"/>
-      <c r="S76" s="4"/>
+      <c r="S76" s="4">
+        <v>952</v>
+      </c>
     </row>
     <row r="77" spans="1:19">
-      <c r="A77" s="9"/>
+      <c r="A77" s="9">
+        <v>4</v>
+      </c>
       <c r="B77" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="C77">
-        <v>118733</v>
+        <v>19536</v>
       </c>
       <c r="D77" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J77" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F77" s="4">
+        <v>203</v>
+      </c>
+      <c r="G77" s="4">
+        <v>206</v>
+      </c>
+      <c r="H77" s="4">
+        <v>180</v>
+      </c>
+      <c r="I77" s="4">
+        <v>180</v>
+      </c>
+      <c r="J77" s="4">
+        <v>173</v>
+      </c>
       <c r="K77" s="4"/>
       <c r="L77" s="4"/>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="4"/>
       <c r="P77" s="4"/>
       <c r="Q77" s="4"/>
       <c r="R77" s="4"/>
-      <c r="S77" s="4"/>
+      <c r="S77" s="4">
+        <v>942</v>
+      </c>
     </row>
     <row r="78" spans="1:19">
-      <c r="A78" s="9"/>
+      <c r="A78" s="9">
+        <v>5</v>
+      </c>
       <c r="B78" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="C78">
-        <v>180399</v>
+        <v>131115</v>
       </c>
       <c r="D78" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J78" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F78" s="4">
+        <v>240</v>
+      </c>
+      <c r="G78" s="4">
+        <v>202</v>
+      </c>
+      <c r="H78" s="4">
+        <v>126</v>
+      </c>
+      <c r="I78" s="4">
+        <v>180</v>
+      </c>
+      <c r="J78" s="4">
+        <v>180</v>
+      </c>
       <c r="K78" s="4"/>
       <c r="L78" s="4"/>
       <c r="M78" s="4"/>
       <c r="N78" s="4"/>
       <c r="O78" s="4"/>
       <c r="P78" s="4"/>
       <c r="Q78" s="4"/>
       <c r="R78" s="4"/>
-      <c r="S78" s="4"/>
+      <c r="S78" s="4">
+        <v>928</v>
+      </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" s="9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="C79">
-        <v>53787</v>
+        <v>53862</v>
       </c>
       <c r="D79" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J79" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F79" s="4">
+        <v>148</v>
+      </c>
+      <c r="G79" s="4">
+        <v>240</v>
+      </c>
+      <c r="H79" s="4">
+        <v>180</v>
+      </c>
+      <c r="I79" s="4">
+        <v>98</v>
+      </c>
+      <c r="J79" s="4">
+        <v>180</v>
+      </c>
       <c r="K79" s="4"/>
       <c r="L79" s="4"/>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="4"/>
       <c r="P79" s="4"/>
       <c r="Q79" s="4"/>
       <c r="R79" s="4"/>
-      <c r="S79" s="4"/>
+      <c r="S79" s="4">
+        <v>846</v>
+      </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="C80">
-        <v>19508</v>
+        <v>167897</v>
       </c>
       <c r="D80" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J80" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F80" s="4">
+        <v>193</v>
+      </c>
+      <c r="G80" s="4">
+        <v>104</v>
+      </c>
+      <c r="H80" s="4">
+        <v>178</v>
+      </c>
+      <c r="I80" s="4">
+        <v>180</v>
+      </c>
+      <c r="J80" s="4">
+        <v>180</v>
+      </c>
       <c r="K80" s="4"/>
       <c r="L80" s="4"/>
       <c r="M80" s="4"/>
       <c r="N80" s="4"/>
       <c r="O80" s="4"/>
       <c r="P80" s="4"/>
       <c r="Q80" s="4"/>
       <c r="R80" s="4"/>
-      <c r="S80" s="4"/>
+      <c r="S80" s="4">
+        <v>835</v>
+      </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" s="9">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="C81">
-        <v>29438</v>
+        <v>65709</v>
       </c>
       <c r="D81" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J81" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F81" s="4">
+        <v>151</v>
+      </c>
+      <c r="G81" s="4">
+        <v>150</v>
+      </c>
+      <c r="H81" s="4">
+        <v>180</v>
+      </c>
+      <c r="I81" s="4">
+        <v>73</v>
+      </c>
+      <c r="J81" s="4">
+        <v>105</v>
+      </c>
       <c r="K81" s="4"/>
       <c r="L81" s="4"/>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="4"/>
       <c r="P81" s="4"/>
       <c r="Q81" s="4"/>
       <c r="R81" s="4"/>
-      <c r="S81" s="4"/>
+      <c r="S81" s="4">
+        <v>659</v>
+      </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="C82">
-        <v>29163</v>
+        <v>71653</v>
       </c>
       <c r="D82" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="F82" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F82" s="4">
+        <v>167</v>
+      </c>
       <c r="G82" s="4"/>
-      <c r="H82" s="4"/>
-[...1 lines deleted...]
-      <c r="J82" s="4"/>
+      <c r="H82" s="4">
+        <v>180</v>
+      </c>
+      <c r="I82" s="4">
+        <v>97</v>
+      </c>
+      <c r="J82" s="4">
+        <v>180</v>
+      </c>
       <c r="K82" s="4"/>
       <c r="L82" s="4"/>
       <c r="M82" s="4"/>
       <c r="N82" s="4"/>
       <c r="O82" s="4"/>
       <c r="P82" s="4"/>
       <c r="Q82" s="4"/>
       <c r="R82" s="4"/>
-      <c r="S82" s="4"/>
+      <c r="S82" s="4">
+        <v>624</v>
+      </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" s="9">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B83" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="C83">
-        <v>19524</v>
+        <v>159725</v>
       </c>
       <c r="D83" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="J83" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="F83" s="4">
+        <v>99</v>
+      </c>
+      <c r="G83" s="4">
+        <v>148</v>
+      </c>
+      <c r="H83" s="4">
+        <v>180</v>
+      </c>
+      <c r="I83" s="4">
+        <v>50</v>
+      </c>
+      <c r="J83" s="4">
+        <v>134</v>
+      </c>
       <c r="K83" s="4"/>
       <c r="L83" s="4"/>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
       <c r="O83" s="4"/>
       <c r="P83" s="4"/>
       <c r="Q83" s="4"/>
       <c r="R83" s="4"/>
-      <c r="S83" s="4"/>
+      <c r="S83" s="4">
+        <v>611</v>
+      </c>
     </row>
     <row r="84" spans="1:19">
-      <c r="A84" s="9">
-[...39 lines deleted...]
-      <c r="D85" t="s">
+      <c r="A84" s="10">
+        <v>11</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C84" s="11">
+        <v>164529</v>
+      </c>
+      <c r="D84" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E85" s="4" t="s">
-[...99 lines deleted...]
-      <c r="J90" s="7" t="s">
+      <c r="E84" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="F84" s="12">
+        <v>240</v>
+      </c>
+      <c r="G84" s="12">
+        <v>77</v>
+      </c>
+      <c r="H84" s="12">
+        <v>100</v>
+      </c>
+      <c r="I84" s="12">
+        <v>114</v>
+      </c>
+      <c r="J84" s="12">
         <v>10</v>
       </c>
-      <c r="K90" s="7" t="s">
-[...912 lines deleted...]
-      <c r="S121" s="13"/>
+      <c r="K84" s="12"/>
+      <c r="L84" s="12"/>
+      <c r="M84" s="12"/>
+      <c r="N84" s="12"/>
+      <c r="O84" s="12"/>
+      <c r="P84" s="12"/>
+      <c r="Q84" s="12"/>
+      <c r="R84" s="12"/>
+      <c r="S84" s="13">
+        <v>541</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
-    <mergeCell ref="A53:S53"/>
-[...1 lines deleted...]
-    <mergeCell ref="A102:S102"/>
+    <mergeCell ref="A39:S39"/>
+    <mergeCell ref="A64:S64"/>
+    <mergeCell ref="A72:S72"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;BKietrz Sun Cup, Pieter de Boer Memorial, Kietrz (POL) (15.03.2026)&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;BWings Model Free Flight Results&amp;R https://model.wings.rs</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
-    <brk id="52" man="1"/>
-[...2 lines deleted...]
-    <brk id="123" man="1"/>
+    <brk id="38" man="1"/>
+    <brk id="63" man="1"/>
+    <brk id="71" man="1"/>
+    <brk id="86" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>