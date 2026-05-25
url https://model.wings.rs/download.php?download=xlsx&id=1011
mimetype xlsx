--- v0 (2026-03-18)
+++ v1 (2026-05-25)
@@ -1183,51 +1183,51 @@
       </c>
       <c r="E8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="9"/>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9">
-        <v>87114</v>
+        <v>113290</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="9"/>
       <c r="B10" t="s">