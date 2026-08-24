--- v1 (2026-05-25)
+++ v2 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Kietrz Sat Cup, Antoon van Eldik Memorial - F1A individual results</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FAI ID</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
@@ -74,450 +74,60 @@
   <si>
     <t>S7</t>
   </si>
   <si>
     <t>F1</t>
   </si>
   <si>
     <t>A1</t>
   </si>
   <si>
     <t>F2</t>
   </si>
   <si>
     <t>A2</t>
   </si>
   <si>
     <t>F3</t>
   </si>
   <si>
     <t>A3</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Matija Hrast</t>
-[...2 lines deleted...]
-    <t>SLO</t>
+    <t>Michał Słyś</t>
+  </si>
+  <si>
+    <t>POL</t>
   </si>
   <si>
     <t>F1A</t>
   </si>
   <si>
-    <t>Radosław Oporowski</t>
-[...79 lines deleted...]
-  <si>
     <t>Michał Śliwiński</t>
-  </si>
-[...307 lines deleted...]
-    <t>Cesare Gianni</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -908,61 +518,61 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S124"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="S124" sqref="S124"/>
+      <selection activeCell="S4" sqref="S4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="6" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="2" max="2" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="3"/>
     </row>
@@ -1004,3585 +614,129 @@
         <v>12</v>
       </c>
       <c r="M2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q2" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S2" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:19">
-      <c r="A3" s="9"/>
+      <c r="A3" s="9">
+        <v>1</v>
+      </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3">
-        <v>68426</v>
+        <v>53764</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
     </row>
     <row r="4" spans="1:19">
-      <c r="A4" s="9"/>
-      <c r="B4" t="s">
+      <c r="A4" s="10">
+        <v>1</v>
+      </c>
+      <c r="B4" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C4">
-[...5 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="C4" s="11">
+        <v>53778</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="4"/>
-[...3466 lines deleted...]
-      <c r="S124" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="12"/>
+      <c r="Q4" s="12"/>
+      <c r="R4" s="12"/>
+      <c r="S4" s="13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
-    <mergeCell ref="A55:S55"/>
-[...1 lines deleted...]
-    <mergeCell ref="A105:S105"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-    <oddHeader>&amp;L&amp;BKietrz Sat Cup, Antoon van Eldik Memorial, Kietrz (POL) (14.03.2026)&amp;RPage &amp;P of &amp;N</oddHeader>
+    <oddHeader>&amp;L&amp;BKietrz Sat Cup, Antoon van Eldik Memorial, Kietrz (POL) (19.09.2026)&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;BWings Model Free Flight Results&amp;R https://model.wings.rs</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <rowBreaks count="4" manualBreakCount="4">
-[...3 lines deleted...]
-    <brk id="126" man="1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>