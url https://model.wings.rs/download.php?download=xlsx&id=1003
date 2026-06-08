--- v1 (2025-11-26)
+++ v2 (2026-06-08)
@@ -5805,51 +5805,51 @@
         <v>180</v>
       </c>
       <c r="J111" s="4">
         <v>180</v>
       </c>
       <c r="K111" s="4"/>
       <c r="L111" s="4"/>
       <c r="M111" s="4"/>
       <c r="N111" s="4"/>
       <c r="O111" s="4"/>
       <c r="P111" s="4"/>
       <c r="Q111" s="4"/>
       <c r="R111" s="4"/>
       <c r="S111" s="4">
         <v>1013</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" s="9">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>156</v>
       </c>
       <c r="C112">
-        <v>178604</v>
+        <v>119962</v>
       </c>
       <c r="D112" t="s">
         <v>82</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>143</v>
       </c>
       <c r="F112" s="4">
         <v>240</v>
       </c>
       <c r="G112" s="4">
         <v>240</v>
       </c>
       <c r="H112" s="4">
         <v>180</v>
       </c>
       <c r="I112" s="4">
         <v>157</v>
       </c>
       <c r="J112" s="4">
         <v>180</v>
       </c>
       <c r="K112" s="4"/>
       <c r="L112" s="4"/>
       <c r="M112" s="4"/>
@@ -6438,51 +6438,51 @@
       </c>
       <c r="O128" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P128" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S128" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" s="9">
         <v>1</v>
       </c>
       <c r="B129" t="s">
         <v>169</v>
       </c>
       <c r="C129">
-        <v>20294</v>
+        <v>92658</v>
       </c>
       <c r="D129" t="s">
         <v>170</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>171</v>
       </c>
       <c r="F129" s="4">
         <v>180</v>
       </c>
       <c r="G129" s="4">
         <v>180</v>
       </c>
       <c r="H129" s="4">
         <v>180</v>
       </c>
       <c r="I129" s="4">
         <v>180</v>
       </c>
       <c r="J129" s="4">
         <v>180</v>
       </c>
       <c r="K129" s="4"/>
       <c r="L129" s="4"/>
       <c r="M129" s="4">