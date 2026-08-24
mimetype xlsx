--- v2 (2026-06-08)
+++ v3 (2026-08-24)
@@ -6438,51 +6438,51 @@
       </c>
       <c r="O128" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P128" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S128" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" s="9">
         <v>1</v>
       </c>
       <c r="B129" t="s">
         <v>169</v>
       </c>
       <c r="C129">
-        <v>92658</v>
+        <v>20294</v>
       </c>
       <c r="D129" t="s">
         <v>170</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>171</v>
       </c>
       <c r="F129" s="4">
         <v>180</v>
       </c>
       <c r="G129" s="4">
         <v>180</v>
       </c>
       <c r="H129" s="4">
         <v>180</v>
       </c>
       <c r="I129" s="4">
         <v>180</v>
       </c>
       <c r="J129" s="4">
         <v>180</v>
       </c>
       <c r="K129" s="4"/>
       <c r="L129" s="4"/>
       <c r="M129" s="4">